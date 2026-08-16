--- v0 (2026-06-17)
+++ v1 (2026-08-16)
@@ -12,383 +12,380 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Figure 1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="111">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
   <si>
     <t>SHEEO State Higher Education Finance (SHEF)</t>
   </si>
   <si>
     <t>Figure 1 Out-of-State Students as a Percentage of Net FTE Enrollment at Four-Year Public Institutions by State % Out-of-State FTE</t>
   </si>
   <si>
     <t>Notes:</t>
   </si>
   <si>
     <t>Full-time equivalent (FTE) enrollment by residency is the breakout of FTE enrollment at public institutions based on state or institutional residency requirements. Medical FTE are excluded, but dual enrollment students are included in state totals.</t>
   </si>
   <si>
     <t>In-state FTE includes students that meet state or institutional residency requirements. Out-of-state FTE includes international students and students that do not meet residency requirements.</t>
   </si>
   <si>
-    <t>Four-year FTE enrollment by residency are estimates for Alabama, Arkansas, Connecticut, Delaware, Michigan, Oklahoma, and Washington in 2024. These states are noted with an asterisk (*).</t>
+    <t>Four-year FTE enrollment by residency are estimates for Alabama, Arkansas, Connecticut, Delaware, Michigan, Oklahoma, and Washington in 2025. These states are noted with an asterisk (*).</t>
   </si>
   <si>
     <t>Maryland, Massachusetts, Pennsylvania, and Texas were unable to provide complete residency breakdowns for four-year FTE enrollment and are excluded from this figure and the U.S. total.</t>
   </si>
   <si>
     <t>Source(s):</t>
   </si>
   <si>
     <t>State Higher Education Executive Officers Association</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>FY</t>
   </si>
   <si>
     <t>% Out-of-State FTE</t>
   </si>
   <si>
     <t>Alabama</t>
   </si>
   <si>
-    <t>37.16%</t>
+    <t>37.57%</t>
   </si>
   <si>
     <t>Alaska</t>
   </si>
   <si>
     <t>5.00%</t>
   </si>
   <si>
     <t>Arizona</t>
   </si>
   <si>
-    <t>50.01%</t>
+    <t>53.00%</t>
   </si>
   <si>
     <t>Arkansas</t>
   </si>
   <si>
-    <t>30.86%</t>
+    <t>31.27%</t>
   </si>
   <si>
     <t>California</t>
   </si>
   <si>
-    <t>10.94%</t>
+    <t>10.59%</t>
   </si>
   <si>
     <t>Colorado</t>
   </si>
   <si>
-    <t>28.54%</t>
+    <t>29.15%</t>
   </si>
   <si>
     <t>Connecticut</t>
   </si>
   <si>
     <t>45.63%</t>
   </si>
   <si>
     <t>D.C.</t>
   </si>
   <si>
-    <t>20.18%</t>
+    <t>16.17%</t>
   </si>
   <si>
     <t>Delaware</t>
   </si>
   <si>
-    <t>63.00%</t>
+    <t>58.96%</t>
   </si>
   <si>
     <t>Florida</t>
   </si>
   <si>
-    <t>14.64%</t>
+    <t>14.77%</t>
   </si>
   <si>
     <t>Georgia</t>
   </si>
   <si>
-    <t>20.86%</t>
+    <t>21.23%</t>
   </si>
   <si>
     <t>Hawaii</t>
   </si>
   <si>
-    <t>39.66%</t>
+    <t>38.67%</t>
   </si>
   <si>
     <t>Idaho</t>
   </si>
   <si>
-    <t>32.58%</t>
+    <t>31.65%</t>
   </si>
   <si>
     <t>Illinois</t>
   </si>
   <si>
+    <t>26.62%</t>
+  </si>
+  <si>
+    <t>Indiana</t>
+  </si>
+  <si>
+    <t>39.22%</t>
+  </si>
+  <si>
+    <t>Iowa</t>
+  </si>
+  <si>
+    <t>42.29%</t>
+  </si>
+  <si>
+    <t>Kansas</t>
+  </si>
+  <si>
+    <t>30.50%</t>
+  </si>
+  <si>
+    <t>Kentucky</t>
+  </si>
+  <si>
+    <t>30.34%</t>
+  </si>
+  <si>
+    <t>Louisiana</t>
+  </si>
+  <si>
+    <t>21.84%</t>
+  </si>
+  <si>
+    <t>Maine</t>
+  </si>
+  <si>
+    <t>36.52%</t>
+  </si>
+  <si>
+    <t>Maryland</t>
+  </si>
+  <si>
+    <t>Massachusetts</t>
+  </si>
+  <si>
+    <t>Michigan</t>
+  </si>
+  <si>
+    <t>18.44%</t>
+  </si>
+  <si>
+    <t>Minnesota</t>
+  </si>
+  <si>
     <t>26.68%</t>
   </si>
   <si>
-    <t>Indiana</t>
-[...52 lines deleted...]
-  <si>
     <t>Mississippi</t>
   </si>
   <si>
-    <t>37.21%</t>
+    <t>39.49%</t>
   </si>
   <si>
     <t>Missouri</t>
   </si>
   <si>
-    <t>31.72%</t>
+    <t>30.77%</t>
   </si>
   <si>
     <t>Montana</t>
   </si>
   <si>
-    <t>41.53%</t>
+    <t>41.47%</t>
   </si>
   <si>
     <t>Nebraska</t>
   </si>
   <si>
-    <t>24.10%</t>
+    <t>23.81%</t>
   </si>
   <si>
     <t>Nevada</t>
   </si>
   <si>
-    <t>17.93%</t>
+    <t>16.45%</t>
   </si>
   <si>
     <t>New Hampshire</t>
   </si>
   <si>
-    <t>50.72%</t>
+    <t>49.82%</t>
   </si>
   <si>
     <t>New Jersey</t>
   </si>
   <si>
     <t>10.00%</t>
   </si>
   <si>
     <t>New Mexico</t>
   </si>
   <si>
-    <t>21.91%</t>
-[...1 lines deleted...]
-  <si>
     <t>New York</t>
   </si>
   <si>
-    <t>11.11%</t>
+    <t>11.38%</t>
   </si>
   <si>
     <t>North Carolina</t>
   </si>
   <si>
-    <t>16.40%</t>
+    <t>17.30%</t>
   </si>
   <si>
     <t>North Dakota</t>
   </si>
   <si>
-    <t>53.10%</t>
+    <t>55.37%</t>
   </si>
   <si>
     <t>Ohio</t>
   </si>
   <si>
-    <t>23.91%</t>
+    <t>23.89%</t>
   </si>
   <si>
     <t>Oklahoma</t>
   </si>
   <si>
-    <t>21.67%</t>
+    <t>22.00%</t>
   </si>
   <si>
     <t>Oregon</t>
   </si>
   <si>
-    <t>38.86%</t>
+    <t>39.07%</t>
   </si>
   <si>
     <t>Pennsylvania</t>
   </si>
   <si>
     <t>Rhode Island</t>
   </si>
   <si>
-    <t>43.99%</t>
+    <t>41.81%</t>
   </si>
   <si>
     <t>South Carolina</t>
   </si>
   <si>
-    <t>39.20%</t>
+    <t>39.94%</t>
   </si>
   <si>
     <t>South Dakota</t>
   </si>
   <si>
-    <t>42.98%</t>
+    <t>42.74%</t>
   </si>
   <si>
     <t>Tennessee</t>
   </si>
   <si>
-    <t>18.49%</t>
+    <t>25.33%</t>
   </si>
   <si>
     <t>Texas</t>
   </si>
   <si>
     <t>U.S.</t>
   </si>
   <si>
-    <t>24.78%</t>
+    <t>25.34%</t>
   </si>
   <si>
     <t>Utah</t>
   </si>
   <si>
-    <t>19.88%</t>
+    <t>20.57%</t>
   </si>
   <si>
     <t>Vermont</t>
   </si>
   <si>
-    <t>65.32%</t>
+    <t>64.87%</t>
   </si>
   <si>
     <t>Virginia</t>
   </si>
   <si>
-    <t>26.60%</t>
+    <t>26.86%</t>
   </si>
   <si>
     <t>Washington</t>
   </si>
   <si>
+    <t>24.38%</t>
+  </si>
+  <si>
     <t>West Virginia</t>
   </si>
   <si>
-    <t>39.81%</t>
-[...1 lines deleted...]
-  <si>
     <t>Wisconsin</t>
   </si>
   <si>
-    <t>32.84%</t>
+    <t>32.83%</t>
   </si>
   <si>
     <t>Wyoming</t>
   </si>
   <si>
-    <t>30.00%</t>
+    <t>28.59%</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -713,663 +710,663 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:C65"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A10" sqref="A10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:3">
-      <c r="A1" t="s">
+      <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:3">
-      <c r="A2" t="s">
+      <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:3">
-      <c r="A5" t="s">
+      <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:3">
-      <c r="A6" t="s">
+      <c r="A6" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:3">
-      <c r="A7" t="s">
+      <c r="A7" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="8" spans="1:3">
-      <c r="A8" t="s">
+      <c r="A8" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:3">
-      <c r="A11" t="s">
+      <c r="A11" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="13" spans="1:3">
-      <c r="A13" t="s">
+      <c r="A13" s="0" t="s">
         <v>9</v>
       </c>
-      <c r="B13" t="s">
+      <c r="B13" s="0" t="s">
         <v>10</v>
       </c>
-      <c r="C13" t="s">
+      <c r="C13" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:3">
-      <c r="A14" t="s">
+      <c r="A14" s="0" t="s">
         <v>12</v>
       </c>
-      <c r="B14">
-[...2 lines deleted...]
-      <c r="C14" t="s">
+      <c r="B14" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C14" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:3">
-      <c r="A15" t="s">
+      <c r="A15" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="B15">
-[...2 lines deleted...]
-      <c r="C15" t="s">
+      <c r="B15" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C15" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:3">
-      <c r="A16" t="s">
+      <c r="A16" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="B16">
-[...2 lines deleted...]
-      <c r="C16" t="s">
+      <c r="B16" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C16" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="17" spans="1:3">
-      <c r="A17" t="s">
+      <c r="A17" s="0" t="s">
         <v>18</v>
       </c>
-      <c r="B17">
-[...2 lines deleted...]
-      <c r="C17" t="s">
+      <c r="B17" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C17" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:3">
-      <c r="A18" t="s">
+      <c r="A18" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="B18">
-[...2 lines deleted...]
-      <c r="C18" t="s">
+      <c r="B18" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C18" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="19" spans="1:3">
-      <c r="A19" t="s">
+      <c r="A19" s="0" t="s">
         <v>22</v>
       </c>
-      <c r="B19">
-[...2 lines deleted...]
-      <c r="C19" t="s">
+      <c r="B19" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C19" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="20" spans="1:3">
-      <c r="A20" t="s">
+      <c r="A20" s="0" t="s">
         <v>24</v>
       </c>
-      <c r="B20">
-[...2 lines deleted...]
-      <c r="C20" t="s">
+      <c r="B20" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C20" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="21" spans="1:3">
-      <c r="A21" t="s">
+      <c r="A21" s="0" t="s">
         <v>26</v>
       </c>
-      <c r="B21">
-[...2 lines deleted...]
-      <c r="C21" t="s">
+      <c r="B21" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C21" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="22" spans="1:3">
-      <c r="A22" t="s">
+      <c r="A22" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="B22">
-[...2 lines deleted...]
-      <c r="C22" t="s">
+      <c r="B22" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C22" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="23" spans="1:3">
-      <c r="A23" t="s">
+      <c r="A23" s="0" t="s">
         <v>30</v>
       </c>
-      <c r="B23">
-[...2 lines deleted...]
-      <c r="C23" t="s">
+      <c r="B23" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C23" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="24" spans="1:3">
-      <c r="A24" t="s">
+      <c r="A24" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="B24">
-[...2 lines deleted...]
-      <c r="C24" t="s">
+      <c r="B24" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C24" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="25" spans="1:3">
-      <c r="A25" t="s">
+      <c r="A25" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="B25">
-[...2 lines deleted...]
-      <c r="C25" t="s">
+      <c r="B25" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C25" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="26" spans="1:3">
-      <c r="A26" t="s">
+      <c r="A26" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="B26">
-[...2 lines deleted...]
-      <c r="C26" t="s">
+      <c r="B26" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C26" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="27" spans="1:3">
-      <c r="A27" t="s">
+      <c r="A27" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="B27">
-[...2 lines deleted...]
-      <c r="C27" t="s">
+      <c r="B27" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C27" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="28" spans="1:3">
-      <c r="A28" t="s">
+      <c r="A28" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="B28">
-[...2 lines deleted...]
-      <c r="C28" t="s">
+      <c r="B28" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C28" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="29" spans="1:3">
-      <c r="A29" t="s">
+      <c r="A29" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="B29">
-[...2 lines deleted...]
-      <c r="C29" t="s">
+      <c r="B29" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C29" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="30" spans="1:3">
-      <c r="A30" t="s">
+      <c r="A30" s="0" t="s">
         <v>44</v>
       </c>
-      <c r="B30">
-[...2 lines deleted...]
-      <c r="C30" t="s">
+      <c r="B30" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C30" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="31" spans="1:3">
-      <c r="A31" t="s">
+      <c r="A31" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="B31">
-[...2 lines deleted...]
-      <c r="C31" t="s">
+      <c r="B31" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C31" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="32" spans="1:3">
-      <c r="A32" t="s">
+      <c r="A32" s="0" t="s">
         <v>48</v>
       </c>
-      <c r="B32">
-[...2 lines deleted...]
-      <c r="C32" t="s">
+      <c r="B32" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C32" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="33" spans="1:3">
-      <c r="A33" t="s">
+      <c r="A33" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="B33">
-[...2 lines deleted...]
-      <c r="C33" t="s">
+      <c r="B33" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C33" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="34" spans="1:3">
-      <c r="A34" t="s">
+      <c r="A34" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="B34">
-        <v>2024</v>
+      <c r="B34" s="0">
+        <v>2025</v>
       </c>
     </row>
     <row r="35" spans="1:3">
-      <c r="A35" t="s">
+      <c r="A35" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="B35">
-        <v>2024</v>
+      <c r="B35" s="0">
+        <v>2025</v>
       </c>
     </row>
     <row r="36" spans="1:3">
-      <c r="A36" t="s">
+      <c r="A36" s="0" t="s">
         <v>54</v>
       </c>
-      <c r="B36">
-[...2 lines deleted...]
-      <c r="C36" t="s">
+      <c r="B36" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C36" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="37" spans="1:3">
-      <c r="A37" t="s">
+      <c r="A37" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="B37">
-[...2 lines deleted...]
-      <c r="C37" t="s">
+      <c r="B37" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C37" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="38" spans="1:3">
-      <c r="A38" t="s">
+      <c r="A38" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="B38">
-[...2 lines deleted...]
-      <c r="C38" t="s">
+      <c r="B38" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C38" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="39" spans="1:3">
-      <c r="A39" t="s">
+      <c r="A39" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="B39">
-[...2 lines deleted...]
-      <c r="C39" t="s">
+      <c r="B39" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C39" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="40" spans="1:3">
-      <c r="A40" t="s">
+      <c r="A40" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="B40">
-[...2 lines deleted...]
-      <c r="C40" t="s">
+      <c r="B40" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C40" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="41" spans="1:3">
-      <c r="A41" t="s">
+      <c r="A41" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="B41">
-[...2 lines deleted...]
-      <c r="C41" t="s">
+      <c r="B41" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C41" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="42" spans="1:3">
-      <c r="A42" t="s">
+      <c r="A42" s="0" t="s">
         <v>66</v>
       </c>
-      <c r="B42">
-[...2 lines deleted...]
-      <c r="C42" t="s">
+      <c r="B42" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C42" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="43" spans="1:3">
-      <c r="A43" t="s">
+      <c r="A43" s="0" t="s">
         <v>68</v>
       </c>
-      <c r="B43">
-[...2 lines deleted...]
-      <c r="C43" t="s">
+      <c r="B43" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C43" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="44" spans="1:3">
-      <c r="A44" t="s">
+      <c r="A44" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="B44">
-[...2 lines deleted...]
-      <c r="C44" t="s">
+      <c r="B44" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C44" s="0" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="45" spans="1:3">
-      <c r="A45" t="s">
+      <c r="A45" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="B45">
-[...2 lines deleted...]
-      <c r="C45" t="s">
+      <c r="B45" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C45" s="0" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="0" t="s">
         <v>73</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A46" t="s">
+      <c r="B46" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C46" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="B46">
-[...2 lines deleted...]
-      <c r="C46" t="s">
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="0" t="s">
         <v>75</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A47" t="s">
+      <c r="B47" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C47" s="0" t="s">
         <v>76</v>
       </c>
-      <c r="B47">
-[...2 lines deleted...]
-      <c r="C47" t="s">
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="0" t="s">
         <v>77</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A48" t="s">
+      <c r="B48" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C48" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="B48">
-[...2 lines deleted...]
-      <c r="C48" t="s">
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="0" t="s">
         <v>79</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A49" t="s">
+      <c r="B49" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C49" s="0" t="s">
         <v>80</v>
       </c>
-      <c r="B49">
-[...2 lines deleted...]
-      <c r="C49" t="s">
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="0" t="s">
         <v>81</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A50" t="s">
+      <c r="B50" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C50" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="B50">
-[...2 lines deleted...]
-      <c r="C50" t="s">
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="0" t="s">
         <v>83</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A51" t="s">
+      <c r="B51" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C51" s="0" t="s">
         <v>84</v>
       </c>
-      <c r="B51">
-[...2 lines deleted...]
-      <c r="C51" t="s">
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="0" t="s">
         <v>85</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A52" t="s">
+      <c r="B52" s="0">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="0" t="s">
         <v>86</v>
       </c>
-      <c r="B52">
-[...4 lines deleted...]
-      <c r="A53" t="s">
+      <c r="B53" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C53" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="B53">
-[...2 lines deleted...]
-      <c r="C53" t="s">
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="0" t="s">
         <v>88</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A54" t="s">
+      <c r="B54" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C54" s="0" t="s">
         <v>89</v>
       </c>
-      <c r="B54">
-[...2 lines deleted...]
-      <c r="C54" t="s">
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" s="0" t="s">
         <v>90</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A55" t="s">
+      <c r="B55" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C55" s="0" t="s">
         <v>91</v>
       </c>
-      <c r="B55">
-[...2 lines deleted...]
-      <c r="C55" t="s">
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" s="0" t="s">
         <v>92</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A56" t="s">
+      <c r="B56" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C56" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="B56">
-[...2 lines deleted...]
-      <c r="C56" t="s">
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" s="0" t="s">
         <v>94</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A57" t="s">
+      <c r="B57" s="0">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" s="0" t="s">
         <v>95</v>
       </c>
-      <c r="B57">
-[...4 lines deleted...]
-      <c r="A58" t="s">
+      <c r="B58" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C58" s="0" t="s">
         <v>96</v>
       </c>
-      <c r="B58">
-[...2 lines deleted...]
-      <c r="C58" t="s">
+    </row>
+    <row r="59" spans="1:3">
+      <c r="A59" s="0" t="s">
         <v>97</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A59" t="s">
+      <c r="B59" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C59" s="0" t="s">
         <v>98</v>
       </c>
-      <c r="B59">
-[...2 lines deleted...]
-      <c r="C59" t="s">
+    </row>
+    <row r="60" spans="1:3">
+      <c r="A60" s="0" t="s">
         <v>99</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A60" t="s">
+      <c r="B60" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C60" s="0" t="s">
         <v>100</v>
       </c>
-      <c r="B60">
-[...2 lines deleted...]
-      <c r="C60" t="s">
+    </row>
+    <row r="61" spans="1:3">
+      <c r="A61" s="0" t="s">
         <v>101</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A61" t="s">
+      <c r="B61" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C61" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="B61">
-[...2 lines deleted...]
-      <c r="C61" t="s">
+    </row>
+    <row r="62" spans="1:3">
+      <c r="A62" s="0" t="s">
         <v>103</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A62" t="s">
+      <c r="B62" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C62" s="0" t="s">
         <v>104</v>
       </c>
-      <c r="B62">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="63" spans="1:3">
-      <c r="A63" t="s">
+      <c r="A63" s="0" t="s">
         <v>105</v>
       </c>
-      <c r="B63">
-[...2 lines deleted...]
-      <c r="C63" t="s">
+      <c r="B63" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C63" s="0" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3">
+      <c r="A64" s="0" t="s">
         <v>106</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A64" t="s">
+      <c r="B64" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C64" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="B64">
-[...2 lines deleted...]
-      <c r="C64" t="s">
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" s="0" t="s">
         <v>108</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A65" t="s">
+      <c r="B65" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C65" s="0" t="s">
         <v>109</v>
-      </c>
-[...4 lines deleted...]
-        <v>110</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">