--- v0 (2026-05-29)
+++ v1 (2026-08-28)
@@ -902,991 +902,991 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A8" sqref="A8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
-      <c r="A1" t="s">
+      <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:11">
-      <c r="A2" t="s">
+      <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:11">
-      <c r="A5" t="s">
+      <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:11">
-      <c r="A6" t="s">
+      <c r="A6" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="9" spans="1:11">
-      <c r="A9" t="s">
+      <c r="A9" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="11" spans="1:11">
-      <c r="A11" t="s">
+      <c r="A11" s="0" t="s">
         <v>7</v>
       </c>
-      <c r="B11" t="s">
+      <c r="B11" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="C11" t="s">
+      <c r="C11" s="0" t="s">
         <v>9</v>
       </c>
-      <c r="D11" t="s">
+      <c r="D11" s="0" t="s">
         <v>10</v>
       </c>
-      <c r="E11" t="s">
+      <c r="E11" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="F11" t="s">
+      <c r="F11" s="0" t="s">
         <v>12</v>
       </c>
-      <c r="G11" t="s">
+      <c r="G11" s="0" t="s">
         <v>13</v>
       </c>
-      <c r="H11" t="s">
+      <c r="H11" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="I11" t="s">
+      <c r="I11" s="0" t="s">
         <v>15</v>
       </c>
-      <c r="J11" t="s">
+      <c r="J11" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="K11" t="s">
+      <c r="K11" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:11">
-      <c r="A12" t="s">
-[...2 lines deleted...]
-      <c r="B12">
+      <c r="A12" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="B12" s="0">
         <v>2012</v>
       </c>
-      <c r="C12" t="s">
+      <c r="C12" s="0" t="s">
         <v>19</v>
       </c>
-      <c r="D12" t="s">
+      <c r="D12" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="E12" t="s">
+      <c r="E12" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="F12" t="s">
+      <c r="F12" s="0" t="s">
         <v>22</v>
       </c>
-      <c r="G12" t="s">
+      <c r="G12" s="0" t="s">
         <v>23</v>
       </c>
-      <c r="H12" t="s">
-[...2 lines deleted...]
-      <c r="I12" t="s">
+      <c r="H12" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="I12" s="0" t="s">
         <v>25</v>
       </c>
-      <c r="J12" t="s">
+      <c r="J12" s="0" t="s">
         <v>26</v>
       </c>
-      <c r="K12" t="s">
+      <c r="K12" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="13" spans="1:11">
-      <c r="A13" t="s">
-[...2 lines deleted...]
-      <c r="B13">
+      <c r="A13" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" s="0">
         <v>2008</v>
       </c>
-      <c r="C13" t="s">
+      <c r="C13" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="D13" t="s">
+      <c r="D13" s="0" t="s">
         <v>29</v>
       </c>
-      <c r="E13" t="s">
+      <c r="E13" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="F13" t="s">
+      <c r="F13" s="0" t="s">
         <v>30</v>
       </c>
-      <c r="G13" t="s">
+      <c r="G13" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="H13" t="s">
-[...2 lines deleted...]
-      <c r="I13" t="s">
+      <c r="H13" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="I13" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="J13" t="s">
+      <c r="J13" s="0" t="s">
         <v>33</v>
       </c>
-      <c r="K13" t="s">
+      <c r="K13" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="14" spans="1:11">
-      <c r="A14" t="s">
-[...2 lines deleted...]
-      <c r="B14">
+      <c r="A14" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="B14" s="0">
         <v>2009</v>
       </c>
-      <c r="C14" t="s">
+      <c r="C14" s="0" t="s">
         <v>35</v>
       </c>
-      <c r="D14" t="s">
+      <c r="D14" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="E14" t="s">
+      <c r="E14" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="F14" t="s">
+      <c r="F14" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="G14" t="s">
+      <c r="G14" s="0" t="s">
         <v>39</v>
       </c>
-      <c r="H14" t="s">
-[...2 lines deleted...]
-      <c r="I14" t="s">
+      <c r="H14" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="I14" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="J14" t="s">
+      <c r="J14" s="0" t="s">
         <v>26</v>
       </c>
-      <c r="K14" t="s">
+      <c r="K14" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="15" spans="1:11">
-      <c r="A15" t="s">
-[...2 lines deleted...]
-      <c r="B15">
+      <c r="A15" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="B15" s="0">
         <v>2022</v>
       </c>
-      <c r="C15" t="s">
+      <c r="C15" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="D15" t="s">
+      <c r="D15" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E15" t="s">
+      <c r="E15" s="0" t="s">
         <v>44</v>
       </c>
-      <c r="F15" t="s">
+      <c r="F15" s="0" t="s">
         <v>45</v>
       </c>
-      <c r="G15" t="s">
+      <c r="G15" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="H15" t="s">
-[...2 lines deleted...]
-      <c r="I15" t="s">
+      <c r="H15" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="I15" s="0" t="s">
         <v>47</v>
       </c>
-      <c r="J15" t="s">
+      <c r="J15" s="0" t="s">
         <v>48</v>
       </c>
-      <c r="K15" t="s">
+      <c r="K15" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="16" spans="1:11">
-      <c r="A16" t="s">
-[...2 lines deleted...]
-      <c r="B16">
+      <c r="A16" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="B16" s="0">
         <v>2020</v>
       </c>
-      <c r="C16" t="s">
+      <c r="C16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="D16" t="s">
+      <c r="D16" s="0" t="s">
         <v>39</v>
       </c>
-      <c r="E16" t="s">
+      <c r="E16" s="0" t="s">
         <v>48</v>
       </c>
-      <c r="F16" t="s">
+      <c r="F16" s="0" t="s">
         <v>51</v>
       </c>
-      <c r="G16" t="s">
+      <c r="G16" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="H16" t="s">
-[...2 lines deleted...]
-      <c r="I16" t="s">
+      <c r="H16" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="I16" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="J16" t="s">
+      <c r="J16" s="0" t="s">
         <v>54</v>
       </c>
-      <c r="K16" t="s">
+      <c r="K16" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="17" spans="1:11">
-      <c r="A17" t="s">
-[...2 lines deleted...]
-      <c r="B17">
+      <c r="A17" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="B17" s="0">
         <v>2013</v>
       </c>
-      <c r="C17" t="s">
+      <c r="C17" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="D17" t="s">
+      <c r="D17" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="E17" t="s">
+      <c r="E17" s="0" t="s">
         <v>29</v>
       </c>
-      <c r="F17" t="s">
+      <c r="F17" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="G17" t="s">
+      <c r="G17" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="H17" t="s">
-[...2 lines deleted...]
-      <c r="I17" t="s">
+      <c r="H17" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="I17" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="J17" t="s">
+      <c r="J17" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="K17" t="s">
+      <c r="K17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:11">
-      <c r="A18" t="s">
-[...2 lines deleted...]
-      <c r="B18">
+      <c r="A18" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="B18" s="0">
         <v>2025</v>
       </c>
-      <c r="C18" t="s">
+      <c r="C18" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="D18" t="s">
+      <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
-      <c r="E18" t="s">
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="F18" t="s">
+      <c r="F18" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="G18" t="s">
+      <c r="G18" s="0" t="s">
         <v>66</v>
       </c>
-      <c r="H18" t="s">
-[...2 lines deleted...]
-      <c r="I18" t="s">
+      <c r="H18" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="I18" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="J18" t="s">
+      <c r="J18" s="0" t="s">
         <v>68</v>
       </c>
-      <c r="K18" t="s">
+      <c r="K18" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="19" spans="1:11">
-      <c r="A19" t="s">
-[...2 lines deleted...]
-      <c r="B19">
+      <c r="A19" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="B19" s="0">
         <v>2005</v>
       </c>
-      <c r="C19" t="s">
+      <c r="C19" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="D19" t="s">
+      <c r="D19" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E19" t="s">
+      <c r="E19" s="0" t="s">
         <v>71</v>
       </c>
-      <c r="F19" t="s">
+      <c r="F19" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="G19" t="s">
+      <c r="G19" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="H19" t="s">
-[...2 lines deleted...]
-      <c r="I19" t="s">
+      <c r="H19" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="I19" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="J19" t="s">
+      <c r="J19" s="0" t="s">
         <v>75</v>
       </c>
-      <c r="K19" t="s">
+      <c r="K19" s="0" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="20" spans="1:11">
-      <c r="A20" t="s">
-[...2 lines deleted...]
-      <c r="B20">
+      <c r="A20" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="B20" s="0">
         <v>2015</v>
       </c>
-      <c r="C20" t="s">
+      <c r="C20" s="0" t="s">
         <v>77</v>
       </c>
-      <c r="D20" t="s">
+      <c r="D20" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E20" t="s">
+      <c r="E20" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="F20" t="s">
+      <c r="F20" s="0" t="s">
         <v>80</v>
       </c>
-      <c r="G20" t="s">
+      <c r="G20" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="H20" t="s">
-[...2 lines deleted...]
-      <c r="I20" t="s">
+      <c r="H20" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="I20" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="J20" t="s">
+      <c r="J20" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="K20" t="s">
+      <c r="K20" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="21" spans="1:11">
-      <c r="A21" t="s">
-[...2 lines deleted...]
-      <c r="B21">
+      <c r="A21" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="B21" s="0">
         <v>2011</v>
       </c>
-      <c r="C21" t="s">
+      <c r="C21" s="0" t="s">
         <v>84</v>
       </c>
-      <c r="D21" t="s">
+      <c r="D21" s="0" t="s">
         <v>48</v>
       </c>
-      <c r="E21" t="s">
+      <c r="E21" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="F21" t="s">
+      <c r="F21" s="0" t="s">
         <v>86</v>
       </c>
-      <c r="G21" t="s">
+      <c r="G21" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="H21" t="s">
-[...2 lines deleted...]
-      <c r="I21" t="s">
+      <c r="H21" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="I21" s="0" t="s">
         <v>88</v>
       </c>
-      <c r="J21" t="s">
+      <c r="J21" s="0" t="s">
         <v>33</v>
       </c>
-      <c r="K21" t="s">
+      <c r="K21" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="22" spans="1:11">
-      <c r="A22" t="s">
-[...2 lines deleted...]
-      <c r="B22">
+      <c r="A22" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="B22" s="0">
         <v>2014</v>
       </c>
-      <c r="C22" t="s">
+      <c r="C22" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="D22" t="s">
+      <c r="D22" s="0" t="s">
         <v>91</v>
       </c>
-      <c r="E22" t="s">
+      <c r="E22" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="F22" t="s">
+      <c r="F22" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="G22" t="s">
+      <c r="G22" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="H22" t="s">
-[...2 lines deleted...]
-      <c r="I22" t="s">
+      <c r="H22" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="I22" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="J22" t="s">
+      <c r="J22" s="0" t="s">
         <v>95</v>
       </c>
-      <c r="K22" t="s">
+      <c r="K22" s="0" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="23" spans="1:11">
-      <c r="A23" t="s">
-[...2 lines deleted...]
-      <c r="B23">
+      <c r="A23" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="B23" s="0">
         <v>2016</v>
       </c>
-      <c r="C23" t="s">
+      <c r="C23" s="0" t="s">
         <v>97</v>
       </c>
-      <c r="D23" t="s">
+      <c r="D23" s="0" t="s">
         <v>98</v>
       </c>
-      <c r="E23" t="s">
+      <c r="E23" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="F23" t="s">
+      <c r="F23" s="0" t="s">
         <v>99</v>
       </c>
-      <c r="G23" t="s">
+      <c r="G23" s="0" t="s">
         <v>100</v>
       </c>
-      <c r="H23" t="s">
-[...2 lines deleted...]
-      <c r="I23" t="s">
+      <c r="H23" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="I23" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="J23" t="s">
+      <c r="J23" s="0" t="s">
         <v>71</v>
       </c>
-      <c r="K23" t="s">
+      <c r="K23" s="0" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="24" spans="1:11">
-      <c r="A24" t="s">
-[...2 lines deleted...]
-      <c r="B24">
+      <c r="A24" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="B24" s="0">
         <v>2003</v>
       </c>
-      <c r="C24" t="s">
+      <c r="C24" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="D24" t="s">
+      <c r="D24" s="0" t="s">
         <v>29</v>
       </c>
-      <c r="E24" t="s">
+      <c r="E24" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="F24" t="s">
+      <c r="F24" s="0" t="s">
         <v>104</v>
       </c>
-      <c r="G24" t="s">
+      <c r="G24" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="H24" t="s">
-[...2 lines deleted...]
-      <c r="I24" t="s">
+      <c r="H24" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="I24" s="0" t="s">
         <v>105</v>
       </c>
-      <c r="J24" t="s">
+      <c r="J24" s="0" t="s">
         <v>106</v>
       </c>
-      <c r="K24" t="s">
+      <c r="K24" s="0" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="25" spans="1:11">
-      <c r="A25" t="s">
-[...2 lines deleted...]
-      <c r="B25">
+      <c r="A25" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="B25" s="0">
         <v>2019</v>
       </c>
-      <c r="C25" t="s">
+      <c r="C25" s="0" t="s">
         <v>108</v>
       </c>
-      <c r="D25" t="s">
+      <c r="D25" s="0" t="s">
         <v>44</v>
       </c>
-      <c r="E25" t="s">
+      <c r="E25" s="0" t="s">
         <v>109</v>
       </c>
-      <c r="F25" t="s">
+      <c r="F25" s="0" t="s">
         <v>110</v>
       </c>
-      <c r="G25" t="s">
+      <c r="G25" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="H25" t="s">
-[...2 lines deleted...]
-      <c r="I25" t="s">
+      <c r="H25" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="I25" s="0" t="s">
         <v>47</v>
       </c>
-      <c r="J25" t="s">
+      <c r="J25" s="0" t="s">
         <v>111</v>
       </c>
-      <c r="K25" t="s">
+      <c r="K25" s="0" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="26" spans="1:11">
-      <c r="A26" t="s">
-[...2 lines deleted...]
-      <c r="B26">
+      <c r="A26" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="B26" s="0">
         <v>2021</v>
       </c>
-      <c r="C26" t="s">
+      <c r="C26" s="0" t="s">
         <v>113</v>
       </c>
-      <c r="D26" t="s">
+      <c r="D26" s="0" t="s">
         <v>39</v>
       </c>
-      <c r="E26" t="s">
+      <c r="E26" s="0" t="s">
         <v>114</v>
       </c>
-      <c r="F26" t="s">
+      <c r="F26" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="G26" t="s">
+      <c r="G26" s="0" t="s">
         <v>116</v>
       </c>
-      <c r="H26" t="s">
-[...2 lines deleted...]
-      <c r="I26" t="s">
+      <c r="H26" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="I26" s="0" t="s">
         <v>117</v>
       </c>
-      <c r="J26" t="s">
+      <c r="J26" s="0" t="s">
         <v>118</v>
       </c>
-      <c r="K26" t="s">
+      <c r="K26" s="0" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="27" spans="1:11">
-      <c r="A27" t="s">
-[...2 lines deleted...]
-      <c r="B27">
+      <c r="A27" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="B27" s="0">
         <v>2001</v>
       </c>
-      <c r="C27" t="s">
+      <c r="C27" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="D27" t="s">
+      <c r="D27" s="0" t="s">
         <v>119</v>
       </c>
-      <c r="E27" t="s">
+      <c r="E27" s="0" t="s">
         <v>120</v>
       </c>
-      <c r="F27" t="s">
+      <c r="F27" s="0" t="s">
         <v>121</v>
       </c>
-      <c r="G27" t="s">
+      <c r="G27" s="0" t="s">
         <v>122</v>
       </c>
-      <c r="H27" t="s">
-[...2 lines deleted...]
-      <c r="I27" t="s">
+      <c r="H27" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="I27" s="0" t="s">
         <v>123</v>
       </c>
-      <c r="J27" t="s">
+      <c r="J27" s="0" t="s">
         <v>124</v>
       </c>
-      <c r="K27" t="s">
+      <c r="K27" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="28" spans="1:11">
-      <c r="A28" t="s">
-[...2 lines deleted...]
-      <c r="B28">
+      <c r="A28" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="B28" s="0">
         <v>2002</v>
       </c>
-      <c r="C28" t="s">
+      <c r="C28" s="0" t="s">
         <v>125</v>
       </c>
-      <c r="D28" t="s">
+      <c r="D28" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E28" t="s">
+      <c r="E28" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="F28" t="s">
+      <c r="F28" s="0" t="s">
         <v>127</v>
       </c>
-      <c r="G28" t="s">
+      <c r="G28" s="0" t="s">
         <v>128</v>
       </c>
-      <c r="H28" t="s">
-[...2 lines deleted...]
-      <c r="I28" t="s">
+      <c r="H28" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="I28" s="0" t="s">
         <v>129</v>
       </c>
-      <c r="J28" t="s">
+      <c r="J28" s="0" t="s">
         <v>130</v>
       </c>
-      <c r="K28" t="s">
+      <c r="K28" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="29" spans="1:11">
-      <c r="A29" t="s">
-[...2 lines deleted...]
-      <c r="B29">
+      <c r="A29" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="B29" s="0">
         <v>2007</v>
       </c>
-      <c r="C29" t="s">
+      <c r="C29" s="0" t="s">
         <v>131</v>
       </c>
-      <c r="D29" t="s">
+      <c r="D29" s="0" t="s">
         <v>132</v>
       </c>
-      <c r="E29" t="s">
+      <c r="E29" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="F29" t="s">
+      <c r="F29" s="0" t="s">
         <v>133</v>
       </c>
-      <c r="G29" t="s">
+      <c r="G29" s="0" t="s">
         <v>111</v>
       </c>
-      <c r="H29" t="s">
-[...2 lines deleted...]
-      <c r="I29" t="s">
+      <c r="H29" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="I29" s="0" t="s">
         <v>134</v>
       </c>
-      <c r="J29" t="s">
+      <c r="J29" s="0" t="s">
         <v>135</v>
       </c>
-      <c r="K29" t="s">
+      <c r="K29" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="30" spans="1:11">
-      <c r="A30" t="s">
-[...2 lines deleted...]
-      <c r="B30">
+      <c r="A30" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="B30" s="0">
         <v>2023</v>
       </c>
-      <c r="C30" t="s">
+      <c r="C30" s="0" t="s">
         <v>137</v>
       </c>
-      <c r="D30" t="s">
+      <c r="D30" s="0" t="s">
         <v>138</v>
       </c>
-      <c r="E30" t="s">
+      <c r="E30" s="0" t="s">
         <v>44</v>
       </c>
-      <c r="F30" t="s">
+      <c r="F30" s="0" t="s">
         <v>45</v>
       </c>
-      <c r="G30" t="s">
+      <c r="G30" s="0" t="s">
         <v>139</v>
       </c>
-      <c r="H30" t="s">
-[...2 lines deleted...]
-      <c r="I30" t="s">
+      <c r="H30" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="I30" s="0" t="s">
         <v>140</v>
       </c>
-      <c r="J30" t="s">
+      <c r="J30" s="0" t="s">
         <v>141</v>
       </c>
-      <c r="K30" t="s">
+      <c r="K30" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="31" spans="1:11">
-      <c r="A31" t="s">
-[...2 lines deleted...]
-      <c r="B31">
+      <c r="A31" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="B31" s="0">
         <v>2010</v>
       </c>
-      <c r="C31" t="s">
+      <c r="C31" s="0" t="s">
         <v>142</v>
       </c>
-      <c r="D31" t="s">
+      <c r="D31" s="0" t="s">
         <v>118</v>
       </c>
-      <c r="E31" t="s">
+      <c r="E31" s="0" t="s">
         <v>138</v>
       </c>
-      <c r="F31" t="s">
+      <c r="F31" s="0" t="s">
         <v>143</v>
       </c>
-      <c r="G31" t="s">
+      <c r="G31" s="0" t="s">
         <v>91</v>
       </c>
-      <c r="H31" t="s">
-[...2 lines deleted...]
-      <c r="I31" t="s">
+      <c r="H31" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="I31" s="0" t="s">
         <v>144</v>
       </c>
-      <c r="J31" t="s">
+      <c r="J31" s="0" t="s">
         <v>145</v>
       </c>
-      <c r="K31" t="s">
+      <c r="K31" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="32" spans="1:11">
-      <c r="A32" t="s">
-[...2 lines deleted...]
-      <c r="B32">
+      <c r="A32" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="B32" s="0">
         <v>2024</v>
       </c>
-      <c r="C32" t="s">
+      <c r="C32" s="0" t="s">
         <v>146</v>
       </c>
-      <c r="D32" t="s">
+      <c r="D32" s="0" t="s">
         <v>147</v>
       </c>
-      <c r="E32" t="s">
+      <c r="E32" s="0" t="s">
         <v>148</v>
       </c>
-      <c r="F32" t="s">
+      <c r="F32" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="G32" t="s">
+      <c r="G32" s="0" t="s">
         <v>139</v>
       </c>
-      <c r="H32" t="s">
-[...2 lines deleted...]
-      <c r="I32" t="s">
+      <c r="H32" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="I32" s="0" t="s">
         <v>150</v>
       </c>
-      <c r="J32" t="s">
+      <c r="J32" s="0" t="s">
         <v>151</v>
       </c>
-      <c r="K32" t="s">
+      <c r="K32" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="33" spans="1:11">
-      <c r="A33" t="s">
-[...2 lines deleted...]
-      <c r="B33">
+      <c r="A33" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="B33" s="0">
         <v>2004</v>
       </c>
-      <c r="C33" t="s">
+      <c r="C33" s="0" t="s">
         <v>153</v>
       </c>
-      <c r="D33" t="s">
+      <c r="D33" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="E33" t="s">
+      <c r="E33" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="F33" t="s">
+      <c r="F33" s="0" t="s">
         <v>154</v>
       </c>
-      <c r="G33" t="s">
+      <c r="G33" s="0" t="s">
         <v>155</v>
       </c>
-      <c r="H33" t="s">
-[...2 lines deleted...]
-      <c r="I33" t="s">
+      <c r="H33" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="I33" s="0" t="s">
         <v>156</v>
       </c>
-      <c r="J33" t="s">
+      <c r="J33" s="0" t="s">
         <v>157</v>
       </c>
-      <c r="K33" t="s">
+      <c r="K33" s="0" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="34" spans="1:11">
-      <c r="A34" t="s">
-[...2 lines deleted...]
-      <c r="B34">
+      <c r="A34" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="B34" s="0">
         <v>2017</v>
       </c>
-      <c r="C34" t="s">
+      <c r="C34" s="0" t="s">
         <v>159</v>
       </c>
-      <c r="D34" t="s">
+      <c r="D34" s="0" t="s">
         <v>160</v>
       </c>
-      <c r="E34" t="s">
+      <c r="E34" s="0" t="s">
         <v>161</v>
       </c>
-      <c r="F34" t="s">
+      <c r="F34" s="0" t="s">
         <v>143</v>
       </c>
-      <c r="G34" t="s">
+      <c r="G34" s="0" t="s">
         <v>162</v>
       </c>
-      <c r="H34" t="s">
-[...2 lines deleted...]
-      <c r="I34" t="s">
+      <c r="H34" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="I34" s="0" t="s">
         <v>163</v>
       </c>
-      <c r="J34" t="s">
+      <c r="J34" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="K34" t="s">
+      <c r="K34" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="35" spans="1:11">
-      <c r="A35" t="s">
-[...2 lines deleted...]
-      <c r="B35">
+      <c r="A35" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="B35" s="0">
         <v>2018</v>
       </c>
-      <c r="C35" t="s">
+      <c r="C35" s="0" t="s">
         <v>164</v>
       </c>
-      <c r="D35" t="s">
+      <c r="D35" s="0" t="s">
         <v>165</v>
       </c>
-      <c r="E35" t="s">
+      <c r="E35" s="0" t="s">
         <v>166</v>
       </c>
-      <c r="F35" t="s">
+      <c r="F35" s="0" t="s">
         <v>133</v>
       </c>
-      <c r="G35" t="s">
+      <c r="G35" s="0" t="s">
         <v>167</v>
       </c>
-      <c r="H35" t="s">
-[...2 lines deleted...]
-      <c r="I35" t="s">
+      <c r="H35" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="I35" s="0" t="s">
         <v>168</v>
       </c>
-      <c r="J35" t="s">
+      <c r="J35" s="0" t="s">
         <v>169</v>
       </c>
-      <c r="K35" t="s">
+      <c r="K35" s="0" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="36" spans="1:11">
-      <c r="A36" t="s">
-[...2 lines deleted...]
-      <c r="B36">
+      <c r="A36" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="B36" s="0">
         <v>2006</v>
       </c>
-      <c r="C36" t="s">
+      <c r="C36" s="0" t="s">
         <v>170</v>
       </c>
-      <c r="D36" t="s">
+      <c r="D36" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E36" t="s">
+      <c r="E36" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="F36" t="s">
+      <c r="F36" s="0" t="s">
         <v>133</v>
       </c>
-      <c r="G36" t="s">
+      <c r="G36" s="0" t="s">
         <v>111</v>
       </c>
-      <c r="H36" t="s">
-[...2 lines deleted...]
-      <c r="I36" t="s">
+      <c r="H36" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="I36" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="J36" t="s">
+      <c r="J36" s="0" t="s">
         <v>172</v>
       </c>
-      <c r="K36" t="s">
+      <c r="K36" s="0" t="s">
         <v>173</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>