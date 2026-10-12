--- v1 (2026-08-28)
+++ v2 (2026-10-12)
@@ -71,68 +71,92 @@
   <si>
     <t>% Agriculture</t>
   </si>
   <si>
     <t>% Medical</t>
   </si>
   <si>
     <t>% Hospital</t>
   </si>
   <si>
     <t>Pct_UncatApprop_StateLocal</t>
   </si>
   <si>
     <t>% Public Financial Aid</t>
   </si>
   <si>
     <t>% Other Financial Aid</t>
   </si>
   <si>
     <t>% Other Uses</t>
   </si>
   <si>
     <t>U.S.</t>
   </si>
   <si>
+    <t>79.18%</t>
+  </si>
+  <si>
+    <t>2.18%</t>
+  </si>
+  <si>
+    <t>1.96%</t>
+  </si>
+  <si>
+    <t>4.36%</t>
+  </si>
+  <si>
+    <t>1.24%</t>
+  </si>
+  <si>
+    <t>0.00%</t>
+  </si>
+  <si>
+    <t>8.46%</t>
+  </si>
+  <si>
+    <t>2.05%</t>
+  </si>
+  <si>
+    <t>0.55%</t>
+  </si>
+  <si>
     <t>76.11%</t>
   </si>
   <si>
     <t>2.28%</t>
   </si>
   <si>
     <t>2.36%</t>
   </si>
   <si>
     <t>5.36%</t>
   </si>
   <si>
     <t>1.74%</t>
   </si>
   <si>
-    <t>0.00%</t>
-[...1 lines deleted...]
-  <si>
     <t>8.61%</t>
   </si>
   <si>
     <t>2.92%</t>
   </si>
   <si>
     <t>0.62%</t>
   </si>
   <si>
     <t>78.53%</t>
   </si>
   <si>
     <t>2.32%</t>
   </si>
   <si>
     <t>5.23%</t>
   </si>
   <si>
     <t>2.16%</t>
   </si>
   <si>
     <t>5.99%</t>
   </si>
   <si>
     <t>2.79%</t>
@@ -140,176 +164,152 @@
   <si>
     <t>0.64%</t>
   </si>
   <si>
     <t>77.74%</t>
   </si>
   <si>
     <t>2.34%</t>
   </si>
   <si>
     <t>2.37%</t>
   </si>
   <si>
     <t>5.27%</t>
   </si>
   <si>
     <t>2.07%</t>
   </si>
   <si>
     <t>6.65%</t>
   </si>
   <si>
     <t>0.63%</t>
   </si>
   <si>
-    <t>79.18%</t>
-[...20 lines deleted...]
-    <t>0.55%</t>
+    <t>76.93%</t>
+  </si>
+  <si>
+    <t>2.38%</t>
+  </si>
+  <si>
+    <t>5.40%</t>
+  </si>
+  <si>
+    <t>1.66%</t>
+  </si>
+  <si>
+    <t>8.12%</t>
+  </si>
+  <si>
+    <t>2.60%</t>
+  </si>
+  <si>
+    <t>0.59%</t>
+  </si>
+  <si>
+    <t>78.32%</t>
+  </si>
+  <si>
+    <t>2.50%</t>
+  </si>
+  <si>
+    <t>1.81%</t>
+  </si>
+  <si>
+    <t>4.28%</t>
+  </si>
+  <si>
+    <t>1.21%</t>
+  </si>
+  <si>
+    <t>9.26%</t>
+  </si>
+  <si>
+    <t>2.04%</t>
   </si>
   <si>
     <t>78.74%</t>
   </si>
   <si>
     <t>4.66%</t>
   </si>
   <si>
     <t>1.22%</t>
   </si>
   <si>
     <t>8.55%</t>
   </si>
   <si>
     <t>2.13%</t>
   </si>
   <si>
-    <t>76.93%</t>
-[...38 lines deleted...]
-    <t>2.04%</t>
+    <t>77.66%</t>
+  </si>
+  <si>
+    <t>1.84%</t>
+  </si>
+  <si>
+    <t>2.20%</t>
+  </si>
+  <si>
+    <t>5.05%</t>
+  </si>
+  <si>
+    <t>1.63%</t>
+  </si>
+  <si>
+    <t>8.48%</t>
+  </si>
+  <si>
+    <t>2.51%</t>
   </si>
   <si>
     <t>77.85%</t>
   </si>
   <si>
     <t>2.23%</t>
   </si>
   <si>
     <t>2.45%</t>
   </si>
   <si>
     <t>5.35%</t>
   </si>
   <si>
     <t>2.44%</t>
   </si>
   <si>
     <t>5.94%</t>
   </si>
   <si>
     <t>3.06%</t>
   </si>
   <si>
     <t>0.69%</t>
   </si>
   <si>
-    <t>77.66%</t>
-[...19 lines deleted...]
-  <si>
     <t>77.12%</t>
   </si>
   <si>
     <t>2.29%</t>
   </si>
   <si>
     <t>5.21%</t>
   </si>
   <si>
     <t>2.02%</t>
   </si>
   <si>
     <t>7.93%</t>
   </si>
   <si>
     <t>0.61%</t>
   </si>
   <si>
     <t>77.24%</t>
   </si>
   <si>
     <t>2.12%</t>
   </si>
   <si>
     <t>2.26%</t>
@@ -407,93 +407,93 @@
   <si>
     <t>4.21%</t>
   </si>
   <si>
     <t>2.63%</t>
   </si>
   <si>
     <t>78.59%</t>
   </si>
   <si>
     <t>2.39%</t>
   </si>
   <si>
     <t>5.29%</t>
   </si>
   <si>
     <t>3.25%</t>
   </si>
   <si>
     <t>4.41%</t>
   </si>
   <si>
     <t>2.76%</t>
   </si>
   <si>
+    <t>79.09%</t>
+  </si>
+  <si>
+    <t>2.31%</t>
+  </si>
+  <si>
+    <t>1.27%</t>
+  </si>
+  <si>
+    <t>8.43%</t>
+  </si>
+  <si>
+    <t>1.94%</t>
+  </si>
+  <si>
+    <t>77.02%</t>
+  </si>
+  <si>
+    <t>5.30%</t>
+  </si>
+  <si>
+    <t>7.59%</t>
+  </si>
+  <si>
+    <t>2.88%</t>
+  </si>
+  <si>
     <t>78.40%</t>
   </si>
   <si>
     <t>2.25%</t>
   </si>
   <si>
     <t>5.16%</t>
   </si>
   <si>
     <t>6.06%</t>
   </si>
   <si>
     <t>2.95%</t>
   </si>
   <si>
     <t>0.70%</t>
-  </si>
-[...25 lines deleted...]
-    <t>2.88%</t>
   </si>
   <si>
     <t>79.03%</t>
   </si>
   <si>
     <t>2.21%</t>
   </si>
   <si>
     <t>1.89%</t>
   </si>
   <si>
     <t>4.26%</t>
   </si>
   <si>
     <t>8.74%</t>
   </si>
   <si>
     <t>2.01%</t>
   </si>
   <si>
     <t>0.54%</t>
   </si>
   <si>
     <t>78.06%</t>
   </si>
@@ -976,547 +976,547 @@
       </c>
       <c r="F11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>13</v>
       </c>
       <c r="H11" s="0" t="s">
         <v>14</v>
       </c>
       <c r="I11" s="0" t="s">
         <v>15</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>16</v>
       </c>
       <c r="K11" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="0">
-        <v>2012</v>
+        <v>2022</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>19</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>21</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>23</v>
       </c>
       <c r="H12" s="0" t="s">
         <v>24</v>
       </c>
       <c r="I12" s="0" t="s">
         <v>25</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>26</v>
       </c>
       <c r="K12" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="0">
-        <v>2008</v>
+        <v>2012</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>29</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H13" s="0" t="s">
         <v>24</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K13" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="0">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>38</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>39</v>
       </c>
       <c r="H14" s="0" t="s">
         <v>24</v>
       </c>
       <c r="I14" s="0" t="s">
         <v>40</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="K14" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="0">
-        <v>2022</v>
+        <v>2009</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="H15" s="0" t="s">
         <v>24</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="K15" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="0">
-        <v>2020</v>
+        <v>2013</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>50</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>48</v>
+        <v>37</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="H16" s="0" t="s">
         <v>24</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="K16" s="0" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="0">
-        <v>2013</v>
+        <v>2025</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>29</v>
+        <v>59</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="H17" s="0" t="s">
         <v>24</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="K17" s="0" t="s">
-        <v>61</v>
+        <v>27</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="0">
-        <v>2025</v>
+        <v>2020</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>63</v>
+        <v>47</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>64</v>
+        <v>26</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>65</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>66</v>
       </c>
       <c r="H18" s="0" t="s">
         <v>24</v>
       </c>
       <c r="I18" s="0" t="s">
         <v>67</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>68</v>
       </c>
       <c r="K18" s="0" t="s">
-        <v>49</v>
+        <v>27</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="0">
-        <v>2005</v>
+        <v>2015</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>69</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>72</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>73</v>
       </c>
       <c r="H19" s="0" t="s">
         <v>24</v>
       </c>
       <c r="I19" s="0" t="s">
         <v>74</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>75</v>
       </c>
       <c r="K19" s="0" t="s">
-        <v>76</v>
+        <v>49</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="0">
-        <v>2015</v>
+        <v>2005</v>
       </c>
       <c r="C20" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="D20" s="0" t="s">
         <v>77</v>
       </c>
-      <c r="D20" s="0" t="s">
+      <c r="E20" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E20" s="0" t="s">
+      <c r="F20" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="F20" s="0" t="s">
+      <c r="G20" s="0" t="s">
         <v>80</v>
       </c>
-      <c r="G20" s="0" t="s">
+      <c r="H20" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="I20" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="H20" s="0" t="s">
-[...2 lines deleted...]
-      <c r="I20" s="0" t="s">
+      <c r="J20" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="J20" s="0" t="s">
+      <c r="K20" s="0" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="0">
         <v>2011</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>84</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>86</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>87</v>
       </c>
       <c r="H21" s="0" t="s">
         <v>24</v>
       </c>
       <c r="I21" s="0" t="s">
         <v>88</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="K21" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="0">
         <v>2014</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>90</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>93</v>
       </c>
       <c r="H22" s="0" t="s">
         <v>24</v>
       </c>
       <c r="I22" s="0" t="s">
         <v>94</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>95</v>
       </c>
       <c r="K22" s="0" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="0">
         <v>2016</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>97</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>99</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>100</v>
       </c>
       <c r="H23" s="0" t="s">
         <v>24</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>82</v>
+        <v>74</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="K23" s="0" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="0">
         <v>2003</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>102</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>103</v>
       </c>
       <c r="H24" s="0" t="s">
         <v>24</v>
       </c>
       <c r="I24" s="0" t="s">
         <v>105</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>106</v>
       </c>
       <c r="K24" s="0" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="0">
         <v>2019</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>108</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>109</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>110</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>52</v>
+        <v>66</v>
       </c>
       <c r="H25" s="0" t="s">
         <v>24</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>111</v>
       </c>
       <c r="K25" s="0" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="0">
         <v>2021</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>113</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>115</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>116</v>
       </c>
       <c r="H26" s="0" t="s">
         <v>24</v>
       </c>
       <c r="I26" s="0" t="s">
         <v>117</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>118</v>
       </c>
       <c r="K26" s="0" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="0" t="s">
@@ -1528,351 +1528,351 @@
       <c r="C27" s="0" t="s">
         <v>102</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>121</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>122</v>
       </c>
       <c r="H27" s="0" t="s">
         <v>24</v>
       </c>
       <c r="I27" s="0" t="s">
         <v>123</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>124</v>
       </c>
       <c r="K27" s="0" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B28" s="0">
         <v>2002</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>125</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>127</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>128</v>
       </c>
       <c r="H28" s="0" t="s">
         <v>24</v>
       </c>
       <c r="I28" s="0" t="s">
         <v>129</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>130</v>
       </c>
       <c r="K28" s="0" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B29" s="0">
-        <v>2007</v>
+        <v>2023</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>131</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="F29" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="H29" s="0" t="s">
         <v>24</v>
       </c>
       <c r="I29" s="0" t="s">
         <v>134</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>135</v>
       </c>
       <c r="K29" s="0" t="s">
-        <v>136</v>
+        <v>89</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="0">
-        <v>2023</v>
+        <v>2010</v>
       </c>
       <c r="C30" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="D30" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="E30" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="F30" s="0" t="s">
         <v>137</v>
       </c>
-      <c r="D30" s="0" t="s">
+      <c r="G30" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="H30" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="I30" s="0" t="s">
         <v>138</v>
       </c>
-      <c r="E30" s="0" t="s">
-[...5 lines deleted...]
-      <c r="G30" s="0" t="s">
+      <c r="J30" s="0" t="s">
         <v>139</v>
       </c>
-      <c r="H30" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K30" s="0" t="s">
-        <v>89</v>
+        <v>35</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B31" s="0">
-        <v>2010</v>
+        <v>2007</v>
       </c>
       <c r="C31" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="D31" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="E31" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>142</v>
       </c>
-      <c r="D31" s="0" t="s">
-[...5 lines deleted...]
-      <c r="F31" s="0" t="s">
+      <c r="G31" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="H31" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="I31" s="0" t="s">
         <v>143</v>
       </c>
-      <c r="G31" s="0" t="s">
-[...5 lines deleted...]
-      <c r="I31" s="0" t="s">
+      <c r="J31" s="0" t="s">
         <v>144</v>
       </c>
-      <c r="J31" s="0" t="s">
+      <c r="K31" s="0" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B32" s="0">
         <v>2024</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>146</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>149</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>139</v>
+        <v>133</v>
       </c>
       <c r="H32" s="0" t="s">
         <v>24</v>
       </c>
       <c r="I32" s="0" t="s">
         <v>150</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>151</v>
       </c>
       <c r="K32" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B33" s="0">
         <v>2004</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>153</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>154</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>155</v>
       </c>
       <c r="H33" s="0" t="s">
         <v>24</v>
       </c>
       <c r="I33" s="0" t="s">
         <v>156</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>157</v>
       </c>
       <c r="K33" s="0" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B34" s="0">
         <v>2017</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>159</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>162</v>
       </c>
       <c r="H34" s="0" t="s">
         <v>24</v>
       </c>
       <c r="I34" s="0" t="s">
         <v>163</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="K34" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B35" s="0">
         <v>2018</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>164</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>133</v>
+        <v>142</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H35" s="0" t="s">
         <v>24</v>
       </c>
       <c r="I35" s="0" t="s">
         <v>168</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>169</v>
       </c>
       <c r="K35" s="0" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B36" s="0">
         <v>2006</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>170</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>79</v>
+        <v>71</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>126</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>133</v>
+        <v>142</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>111</v>
       </c>
       <c r="H36" s="0" t="s">
         <v>24</v>
       </c>
       <c r="I36" s="0" t="s">
         <v>171</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>172</v>
       </c>
       <c r="K36" s="0" t="s">
         <v>173</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>