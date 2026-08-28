--- v0 (2026-05-29)
+++ v1 (2026-08-28)
@@ -1826,1792 +1826,1792 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J66"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A11" sqref="A11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
-      <c r="A1" t="s">
+      <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
-      <c r="A2" t="s">
+      <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:10">
-      <c r="A5" t="s">
+      <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:10">
-      <c r="A6" t="s">
+      <c r="A6" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:10">
-      <c r="A7" t="s">
+      <c r="A7" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="8" spans="1:10">
-      <c r="A8" t="s">
+      <c r="A8" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:10">
-      <c r="A9" t="s">
+      <c r="A9" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="12" spans="1:10">
-      <c r="A12" t="s">
+      <c r="A12" s="0" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:10">
-      <c r="A14" t="s">
+      <c r="A14" s="0" t="s">
         <v>10</v>
       </c>
-      <c r="B14" t="s">
+      <c r="B14" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="C14" t="s">
+      <c r="C14" s="0" t="s">
         <v>12</v>
       </c>
-      <c r="D14" t="s">
+      <c r="D14" s="0" t="s">
         <v>13</v>
       </c>
-      <c r="E14" t="s">
+      <c r="E14" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="F14" t="s">
+      <c r="F14" s="0" t="s">
         <v>15</v>
       </c>
-      <c r="G14" t="s">
+      <c r="G14" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="H14" t="s">
+      <c r="H14" s="0" t="s">
         <v>17</v>
       </c>
-      <c r="I14" t="s">
+      <c r="I14" s="0" t="s">
         <v>18</v>
       </c>
-      <c r="J14" t="s">
+      <c r="J14" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="15" spans="1:10">
-      <c r="A15" t="s">
+      <c r="A15" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="B15">
-[...2 lines deleted...]
-      <c r="C15" t="s">
+      <c r="B15" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C15" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="D15" t="s">
+      <c r="D15" s="0" t="s">
         <v>22</v>
       </c>
-      <c r="E15" t="s">
+      <c r="E15" s="0" t="s">
         <v>23</v>
       </c>
-      <c r="F15" t="s">
+      <c r="F15" s="0" t="s">
         <v>24</v>
       </c>
-      <c r="G15" t="s">
+      <c r="G15" s="0" t="s">
         <v>25</v>
       </c>
-      <c r="H15" t="s">
+      <c r="H15" s="0" t="s">
         <v>26</v>
       </c>
-      <c r="I15" t="s">
+      <c r="I15" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="J15" t="s">
+      <c r="J15" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="16" spans="1:10">
-      <c r="A16" t="s">
+      <c r="A16" s="0" t="s">
         <v>29</v>
       </c>
-      <c r="B16">
-[...2 lines deleted...]
-      <c r="C16" t="s">
+      <c r="B16" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C16" s="0" t="s">
         <v>30</v>
       </c>
-      <c r="D16" t="s">
+      <c r="D16" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="E16" t="s">
+      <c r="E16" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="F16" t="s">
+      <c r="F16" s="0" t="s">
         <v>33</v>
       </c>
-      <c r="G16" t="s">
+      <c r="G16" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="H16" t="s">
+      <c r="H16" s="0" t="s">
         <v>35</v>
       </c>
-      <c r="I16">
+      <c r="I16" s="0">
         <v>0</v>
       </c>
-      <c r="J16" t="s">
+      <c r="J16" s="0" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="17" spans="1:10">
-      <c r="A17" t="s">
+      <c r="A17" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="B17">
-[...2 lines deleted...]
-      <c r="C17" t="s">
+      <c r="B17" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C17" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="D17" t="s">
+      <c r="D17" s="0" t="s">
         <v>39</v>
       </c>
-      <c r="E17" t="s">
+      <c r="E17" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="F17" t="s">
+      <c r="F17" s="0" t="s">
         <v>41</v>
       </c>
-      <c r="G17" t="s">
+      <c r="G17" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="H17" t="s">
+      <c r="H17" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="I17" t="s">
+      <c r="I17" s="0" t="s">
         <v>44</v>
       </c>
-      <c r="J17" t="s">
+      <c r="J17" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="18" spans="1:10">
-      <c r="A18" t="s">
+      <c r="A18" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="B18">
-[...2 lines deleted...]
-      <c r="C18" t="s">
+      <c r="B18" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C18" s="0" t="s">
         <v>47</v>
       </c>
-      <c r="D18" t="s">
+      <c r="D18" s="0" t="s">
         <v>48</v>
       </c>
-      <c r="E18" t="s">
+      <c r="E18" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="F18" t="s">
+      <c r="F18" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="G18" t="s">
+      <c r="G18" s="0" t="s">
         <v>51</v>
       </c>
-      <c r="H18" t="s">
+      <c r="H18" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="I18" t="s">
+      <c r="I18" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="J18" t="s">
+      <c r="J18" s="0" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="19" spans="1:10">
-      <c r="A19" t="s">
+      <c r="A19" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="B19">
-[...2 lines deleted...]
-      <c r="C19" t="s">
+      <c r="B19" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C19" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="D19" t="s">
+      <c r="D19" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="E19" t="s">
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="F19" t="s">
+      <c r="F19" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="G19" t="s">
+      <c r="G19" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="H19" t="s">
+      <c r="H19" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="I19" t="s">
+      <c r="I19" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="J19" t="s">
+      <c r="J19" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="20" spans="1:10">
-      <c r="A20" t="s">
+      <c r="A20" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="B20">
-[...2 lines deleted...]
-      <c r="C20" t="s">
+      <c r="B20" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C20" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="D20" t="s">
+      <c r="D20" s="0" t="s">
         <v>66</v>
       </c>
-      <c r="E20" t="s">
+      <c r="E20" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="F20" t="s">
+      <c r="F20" s="0" t="s">
         <v>68</v>
       </c>
-      <c r="G20" t="s">
+      <c r="G20" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="H20" t="s">
+      <c r="H20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="I20" t="s">
+      <c r="I20" s="0" t="s">
         <v>71</v>
       </c>
-      <c r="J20" t="s">
+      <c r="J20" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="21" spans="1:10">
-      <c r="A21" t="s">
+      <c r="A21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="B21">
-[...2 lines deleted...]
-      <c r="C21" t="s">
+      <c r="B21" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="D21" t="s">
+      <c r="D21" s="0" t="s">
         <v>75</v>
       </c>
-      <c r="E21" t="s">
+      <c r="E21" s="0" t="s">
         <v>76</v>
       </c>
-      <c r="F21" t="s">
+      <c r="F21" s="0" t="s">
         <v>77</v>
       </c>
-      <c r="G21" t="s">
+      <c r="G21" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="H21" t="s">
+      <c r="H21" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="I21" t="s">
+      <c r="I21" s="0" t="s">
         <v>80</v>
       </c>
-      <c r="J21" t="s">
+      <c r="J21" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="22" spans="1:10">
-      <c r="A22" t="s">
+      <c r="A22" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="B22">
-[...2 lines deleted...]
-      <c r="C22" t="s">
+      <c r="B22" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C22" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="D22" t="s">
+      <c r="D22" s="0" t="s">
         <v>84</v>
       </c>
-      <c r="E22" t="s">
+      <c r="E22" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="F22" t="s">
+      <c r="F22" s="0" t="s">
         <v>86</v>
       </c>
-      <c r="G22" t="s">
+      <c r="G22" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="H22" t="s">
+      <c r="H22" s="0" t="s">
         <v>84</v>
       </c>
-      <c r="I22">
+      <c r="I22" s="0">
         <v>0</v>
       </c>
-      <c r="J22" t="s">
+      <c r="J22" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="23" spans="1:10">
-      <c r="A23" t="s">
+      <c r="A23" s="0" t="s">
         <v>88</v>
       </c>
-      <c r="B23">
-[...2 lines deleted...]
-      <c r="C23" t="s">
+      <c r="B23" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C23" s="0" t="s">
         <v>89</v>
       </c>
-      <c r="D23" t="s">
+      <c r="D23" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E23" t="s">
+      <c r="E23" s="0" t="s">
         <v>91</v>
       </c>
-      <c r="F23" t="s">
+      <c r="F23" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="G23" t="s">
+      <c r="G23" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="H23" t="s">
+      <c r="H23" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="I23" t="s">
+      <c r="I23" s="0" t="s">
         <v>95</v>
       </c>
-      <c r="J23" t="s">
+      <c r="J23" s="0" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="24" spans="1:10">
-      <c r="A24" t="s">
+      <c r="A24" s="0" t="s">
         <v>97</v>
       </c>
-      <c r="B24">
-[...2 lines deleted...]
-      <c r="C24" t="s">
+      <c r="B24" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C24" s="0" t="s">
         <v>98</v>
       </c>
-      <c r="D24" t="s">
+      <c r="D24" s="0" t="s">
         <v>99</v>
       </c>
-      <c r="E24" t="s">
+      <c r="E24" s="0" t="s">
         <v>100</v>
       </c>
-      <c r="F24" t="s">
+      <c r="F24" s="0" t="s">
         <v>101</v>
       </c>
-      <c r="G24" t="s">
+      <c r="G24" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="H24" t="s">
+      <c r="H24" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="I24" t="s">
+      <c r="I24" s="0" t="s">
         <v>104</v>
       </c>
-      <c r="J24" t="s">
+      <c r="J24" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="25" spans="1:10">
-      <c r="A25" t="s">
+      <c r="A25" s="0" t="s">
         <v>106</v>
       </c>
-      <c r="B25">
-[...2 lines deleted...]
-      <c r="C25" t="s">
+      <c r="B25" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C25" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="D25" t="s">
+      <c r="D25" s="0" t="s">
         <v>108</v>
       </c>
-      <c r="E25" t="s">
+      <c r="E25" s="0" t="s">
         <v>109</v>
       </c>
-      <c r="F25" t="s">
+      <c r="F25" s="0" t="s">
         <v>110</v>
       </c>
-      <c r="G25" t="s">
+      <c r="G25" s="0" t="s">
         <v>111</v>
       </c>
-      <c r="H25" t="s">
+      <c r="H25" s="0" t="s">
         <v>112</v>
       </c>
-      <c r="I25" t="s">
+      <c r="I25" s="0" t="s">
         <v>113</v>
       </c>
-      <c r="J25" t="s">
+      <c r="J25" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="26" spans="1:10">
-      <c r="A26" t="s">
+      <c r="A26" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="B26">
-[...2 lines deleted...]
-      <c r="C26" t="s">
+      <c r="B26" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C26" s="0" t="s">
         <v>116</v>
       </c>
-      <c r="D26" t="s">
+      <c r="D26" s="0" t="s">
         <v>117</v>
       </c>
-      <c r="E26" t="s">
+      <c r="E26" s="0" t="s">
         <v>118</v>
       </c>
-      <c r="F26" t="s">
+      <c r="F26" s="0" t="s">
         <v>119</v>
       </c>
-      <c r="G26" t="s">
+      <c r="G26" s="0" t="s">
         <v>120</v>
       </c>
-      <c r="H26" t="s">
+      <c r="H26" s="0" t="s">
         <v>121</v>
       </c>
-      <c r="I26" t="s">
+      <c r="I26" s="0" t="s">
         <v>122</v>
       </c>
-      <c r="J26" t="s">
+      <c r="J26" s="0" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="27" spans="1:10">
-      <c r="A27" t="s">
+      <c r="A27" s="0" t="s">
         <v>124</v>
       </c>
-      <c r="B27">
-[...2 lines deleted...]
-      <c r="C27" t="s">
+      <c r="B27" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C27" s="0" t="s">
         <v>125</v>
       </c>
-      <c r="D27" t="s">
+      <c r="D27" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E27" t="s">
+      <c r="E27" s="0" t="s">
         <v>127</v>
       </c>
-      <c r="F27" t="s">
+      <c r="F27" s="0" t="s">
         <v>128</v>
       </c>
-      <c r="G27" t="s">
+      <c r="G27" s="0" t="s">
         <v>129</v>
       </c>
-      <c r="H27" t="s">
+      <c r="H27" s="0" t="s">
         <v>130</v>
       </c>
-      <c r="I27" t="s">
+      <c r="I27" s="0" t="s">
         <v>131</v>
       </c>
-      <c r="J27" t="s">
+      <c r="J27" s="0" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="28" spans="1:10">
-      <c r="A28" t="s">
+      <c r="A28" s="0" t="s">
         <v>133</v>
       </c>
-      <c r="B28">
-[...2 lines deleted...]
-      <c r="C28" t="s">
+      <c r="B28" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C28" s="0" t="s">
         <v>134</v>
       </c>
-      <c r="D28" t="s">
+      <c r="D28" s="0" t="s">
         <v>135</v>
       </c>
-      <c r="E28" t="s">
+      <c r="E28" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="F28" t="s">
+      <c r="F28" s="0" t="s">
         <v>137</v>
       </c>
-      <c r="G28" t="s">
+      <c r="G28" s="0" t="s">
         <v>138</v>
       </c>
-      <c r="H28" t="s">
+      <c r="H28" s="0" t="s">
         <v>139</v>
       </c>
-      <c r="I28" t="s">
+      <c r="I28" s="0" t="s">
         <v>140</v>
       </c>
-      <c r="J28" t="s">
+      <c r="J28" s="0" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="29" spans="1:10">
-      <c r="A29" t="s">
+      <c r="A29" s="0" t="s">
         <v>142</v>
       </c>
-      <c r="B29">
-[...2 lines deleted...]
-      <c r="C29" t="s">
+      <c r="B29" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C29" s="0" t="s">
         <v>143</v>
       </c>
-      <c r="D29" t="s">
+      <c r="D29" s="0" t="s">
         <v>144</v>
       </c>
-      <c r="E29" t="s">
+      <c r="E29" s="0" t="s">
         <v>145</v>
       </c>
-      <c r="F29" t="s">
+      <c r="F29" s="0" t="s">
         <v>146</v>
       </c>
-      <c r="G29" t="s">
+      <c r="G29" s="0" t="s">
         <v>147</v>
       </c>
-      <c r="H29" t="s">
+      <c r="H29" s="0" t="s">
         <v>148</v>
       </c>
-      <c r="I29" t="s">
+      <c r="I29" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="J29" t="s">
+      <c r="J29" s="0" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="30" spans="1:10">
-      <c r="A30" t="s">
+      <c r="A30" s="0" t="s">
         <v>151</v>
       </c>
-      <c r="B30">
-[...2 lines deleted...]
-      <c r="C30" t="s">
+      <c r="B30" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C30" s="0" t="s">
         <v>152</v>
       </c>
-      <c r="D30" t="s">
+      <c r="D30" s="0" t="s">
         <v>153</v>
       </c>
-      <c r="E30" t="s">
+      <c r="E30" s="0" t="s">
         <v>154</v>
       </c>
-      <c r="F30" t="s">
+      <c r="F30" s="0" t="s">
         <v>155</v>
       </c>
-      <c r="G30" t="s">
+      <c r="G30" s="0" t="s">
         <v>156</v>
       </c>
-      <c r="H30" t="s">
+      <c r="H30" s="0" t="s">
         <v>157</v>
       </c>
-      <c r="I30" t="s">
+      <c r="I30" s="0" t="s">
         <v>158</v>
       </c>
-      <c r="J30" t="s">
+      <c r="J30" s="0" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="31" spans="1:10">
-      <c r="A31" t="s">
+      <c r="A31" s="0" t="s">
         <v>160</v>
       </c>
-      <c r="B31">
-[...2 lines deleted...]
-      <c r="C31" t="s">
+      <c r="B31" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C31" s="0" t="s">
         <v>161</v>
       </c>
-      <c r="D31" t="s">
+      <c r="D31" s="0" t="s">
         <v>162</v>
       </c>
-      <c r="E31" t="s">
+      <c r="E31" s="0" t="s">
         <v>163</v>
       </c>
-      <c r="F31" t="s">
+      <c r="F31" s="0" t="s">
         <v>164</v>
       </c>
-      <c r="G31" t="s">
+      <c r="G31" s="0" t="s">
         <v>165</v>
       </c>
-      <c r="H31" t="s">
+      <c r="H31" s="0" t="s">
         <v>166</v>
       </c>
-      <c r="I31" t="s">
+      <c r="I31" s="0" t="s">
         <v>167</v>
       </c>
-      <c r="J31" t="s">
+      <c r="J31" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="32" spans="1:10">
-      <c r="A32" t="s">
+      <c r="A32" s="0" t="s">
         <v>169</v>
       </c>
-      <c r="B32">
-[...2 lines deleted...]
-      <c r="C32" t="s">
+      <c r="B32" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C32" s="0" t="s">
         <v>170</v>
       </c>
-      <c r="D32" t="s">
+      <c r="D32" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="E32" t="s">
+      <c r="E32" s="0" t="s">
         <v>172</v>
       </c>
-      <c r="F32" t="s">
+      <c r="F32" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="G32" t="s">
+      <c r="G32" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="H32" t="s">
+      <c r="H32" s="0" t="s">
         <v>175</v>
       </c>
-      <c r="I32" t="s">
+      <c r="I32" s="0" t="s">
         <v>176</v>
       </c>
-      <c r="J32" t="s">
+      <c r="J32" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="33" spans="1:10">
-      <c r="A33" t="s">
+      <c r="A33" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="B33">
-[...2 lines deleted...]
-      <c r="C33" t="s">
+      <c r="B33" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C33" s="0" t="s">
         <v>179</v>
       </c>
-      <c r="D33" t="s">
+      <c r="D33" s="0" t="s">
         <v>180</v>
       </c>
-      <c r="E33" t="s">
+      <c r="E33" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="F33" t="s">
+      <c r="F33" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="G33" t="s">
+      <c r="G33" s="0" t="s">
         <v>183</v>
       </c>
-      <c r="H33" t="s">
+      <c r="H33" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="I33" t="s">
+      <c r="I33" s="0" t="s">
         <v>185</v>
       </c>
-      <c r="J33" t="s">
+      <c r="J33" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="34" spans="1:10">
-      <c r="A34" t="s">
+      <c r="A34" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="B34">
-[...2 lines deleted...]
-      <c r="C34" t="s">
+      <c r="B34" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C34" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="D34" t="s">
+      <c r="D34" s="0" t="s">
         <v>189</v>
       </c>
-      <c r="E34" t="s">
+      <c r="E34" s="0" t="s">
         <v>190</v>
       </c>
-      <c r="F34" t="s">
+      <c r="F34" s="0" t="s">
         <v>191</v>
       </c>
-      <c r="G34" t="s">
+      <c r="G34" s="0" t="s">
         <v>192</v>
       </c>
-      <c r="H34" t="s">
+      <c r="H34" s="0" t="s">
         <v>193</v>
       </c>
-      <c r="I34" t="s">
+      <c r="I34" s="0" t="s">
         <v>194</v>
       </c>
-      <c r="J34" t="s">
+      <c r="J34" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="35" spans="1:10">
-      <c r="A35" t="s">
+      <c r="A35" s="0" t="s">
         <v>196</v>
       </c>
-      <c r="B35">
-[...2 lines deleted...]
-      <c r="C35" t="s">
+      <c r="B35" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C35" s="0" t="s">
         <v>197</v>
       </c>
-      <c r="D35" t="s">
+      <c r="D35" s="0" t="s">
         <v>198</v>
       </c>
-      <c r="E35" t="s">
+      <c r="E35" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="F35" t="s">
+      <c r="F35" s="0" t="s">
         <v>200</v>
       </c>
-      <c r="G35" t="s">
+      <c r="G35" s="0" t="s">
         <v>201</v>
       </c>
-      <c r="H35" t="s">
+      <c r="H35" s="0" t="s">
         <v>202</v>
       </c>
-      <c r="I35" t="s">
+      <c r="I35" s="0" t="s">
         <v>203</v>
       </c>
-      <c r="J35" t="s">
+      <c r="J35" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="36" spans="1:10">
-      <c r="A36" t="s">
+      <c r="A36" s="0" t="s">
         <v>205</v>
       </c>
-      <c r="B36">
-[...2 lines deleted...]
-      <c r="C36" t="s">
+      <c r="B36" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C36" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="D36" t="s">
+      <c r="D36" s="0" t="s">
         <v>207</v>
       </c>
-      <c r="E36" t="s">
+      <c r="E36" s="0" t="s">
         <v>208</v>
       </c>
-      <c r="F36" t="s">
+      <c r="F36" s="0" t="s">
         <v>209</v>
       </c>
-      <c r="G36" t="s">
+      <c r="G36" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="H36" t="s">
+      <c r="H36" s="0" t="s">
         <v>211</v>
       </c>
-      <c r="I36" t="s">
+      <c r="I36" s="0" t="s">
         <v>212</v>
       </c>
-      <c r="J36" t="s">
+      <c r="J36" s="0" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="37" spans="1:10">
-      <c r="A37" t="s">
+      <c r="A37" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="B37">
-[...2 lines deleted...]
-      <c r="C37" t="s">
+      <c r="B37" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C37" s="0" t="s">
         <v>215</v>
       </c>
-      <c r="D37" t="s">
+      <c r="D37" s="0" t="s">
         <v>216</v>
       </c>
-      <c r="E37" t="s">
+      <c r="E37" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="F37" t="s">
+      <c r="F37" s="0" t="s">
         <v>218</v>
       </c>
-      <c r="G37" t="s">
+      <c r="G37" s="0" t="s">
         <v>219</v>
       </c>
-      <c r="H37" t="s">
+      <c r="H37" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="I37" t="s">
+      <c r="I37" s="0" t="s">
         <v>221</v>
       </c>
-      <c r="J37" t="s">
+      <c r="J37" s="0" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="38" spans="1:10">
-      <c r="A38" t="s">
+      <c r="A38" s="0" t="s">
         <v>223</v>
       </c>
-      <c r="B38">
-[...2 lines deleted...]
-      <c r="C38" t="s">
+      <c r="B38" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C38" s="0" t="s">
         <v>224</v>
       </c>
-      <c r="D38" t="s">
+      <c r="D38" s="0" t="s">
         <v>225</v>
       </c>
-      <c r="E38" t="s">
+      <c r="E38" s="0" t="s">
         <v>226</v>
       </c>
-      <c r="F38" t="s">
+      <c r="F38" s="0" t="s">
         <v>227</v>
       </c>
-      <c r="G38" t="s">
+      <c r="G38" s="0" t="s">
         <v>228</v>
       </c>
-      <c r="H38" t="s">
+      <c r="H38" s="0" t="s">
         <v>229</v>
       </c>
-      <c r="I38" t="s">
+      <c r="I38" s="0" t="s">
         <v>230</v>
       </c>
-      <c r="J38" t="s">
+      <c r="J38" s="0" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="39" spans="1:10">
-      <c r="A39" t="s">
+      <c r="A39" s="0" t="s">
         <v>232</v>
       </c>
-      <c r="B39">
-[...2 lines deleted...]
-      <c r="C39" t="s">
+      <c r="B39" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C39" s="0" t="s">
         <v>233</v>
       </c>
-      <c r="D39" t="s">
+      <c r="D39" s="0" t="s">
         <v>234</v>
       </c>
-      <c r="E39" t="s">
+      <c r="E39" s="0" t="s">
         <v>235</v>
       </c>
-      <c r="F39" t="s">
+      <c r="F39" s="0" t="s">
         <v>236</v>
       </c>
-      <c r="G39" t="s">
+      <c r="G39" s="0" t="s">
         <v>237</v>
       </c>
-      <c r="H39" t="s">
+      <c r="H39" s="0" t="s">
         <v>238</v>
       </c>
-      <c r="I39" t="s">
+      <c r="I39" s="0" t="s">
         <v>239</v>
       </c>
-      <c r="J39" t="s">
+      <c r="J39" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="40" spans="1:10">
-      <c r="A40" t="s">
+      <c r="A40" s="0" t="s">
         <v>241</v>
       </c>
-      <c r="B40">
-[...2 lines deleted...]
-      <c r="C40" t="s">
+      <c r="B40" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C40" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="D40" t="s">
+      <c r="D40" s="0" t="s">
         <v>243</v>
       </c>
-      <c r="E40" t="s">
+      <c r="E40" s="0" t="s">
         <v>244</v>
       </c>
-      <c r="F40" t="s">
+      <c r="F40" s="0" t="s">
         <v>245</v>
       </c>
-      <c r="G40" t="s">
+      <c r="G40" s="0" t="s">
         <v>246</v>
       </c>
-      <c r="H40" t="s">
+      <c r="H40" s="0" t="s">
         <v>247</v>
       </c>
-      <c r="I40" t="s">
+      <c r="I40" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="J40" t="s">
+      <c r="J40" s="0" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="41" spans="1:10">
-      <c r="A41" t="s">
+      <c r="A41" s="0" t="s">
         <v>250</v>
       </c>
-      <c r="B41">
-[...2 lines deleted...]
-      <c r="C41" t="s">
+      <c r="B41" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C41" s="0" t="s">
         <v>251</v>
       </c>
-      <c r="D41" t="s">
+      <c r="D41" s="0" t="s">
         <v>252</v>
       </c>
-      <c r="E41" t="s">
+      <c r="E41" s="0" t="s">
         <v>253</v>
       </c>
-      <c r="F41" t="s">
+      <c r="F41" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="G41" t="s">
+      <c r="G41" s="0" t="s">
         <v>255</v>
       </c>
-      <c r="H41" t="s">
+      <c r="H41" s="0" t="s">
         <v>256</v>
       </c>
-      <c r="I41" t="s">
+      <c r="I41" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="J41" t="s">
+      <c r="J41" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="42" spans="1:10">
-      <c r="A42" t="s">
+      <c r="A42" s="0" t="s">
         <v>259</v>
       </c>
-      <c r="B42">
-[...2 lines deleted...]
-      <c r="C42" t="s">
+      <c r="B42" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C42" s="0" t="s">
         <v>260</v>
       </c>
-      <c r="D42" t="s">
+      <c r="D42" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E42" t="s">
+      <c r="E42" s="0" t="s">
         <v>262</v>
       </c>
-      <c r="F42" t="s">
+      <c r="F42" s="0" t="s">
         <v>263</v>
       </c>
-      <c r="G42" t="s">
+      <c r="G42" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="H42" t="s">
+      <c r="H42" s="0" t="s">
         <v>265</v>
       </c>
-      <c r="I42" t="s">
+      <c r="I42" s="0" t="s">
         <v>266</v>
       </c>
-      <c r="J42" t="s">
+      <c r="J42" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="43" spans="1:10">
-      <c r="A43" t="s">
+      <c r="A43" s="0" t="s">
         <v>268</v>
       </c>
-      <c r="B43">
-[...2 lines deleted...]
-      <c r="C43" t="s">
+      <c r="B43" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C43" s="0" t="s">
         <v>269</v>
       </c>
-      <c r="D43" t="s">
+      <c r="D43" s="0" t="s">
         <v>270</v>
       </c>
-      <c r="E43" t="s">
+      <c r="E43" s="0" t="s">
         <v>271</v>
       </c>
-      <c r="F43" t="s">
+      <c r="F43" s="0" t="s">
         <v>272</v>
       </c>
-      <c r="G43" t="s">
+      <c r="G43" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="H43" t="s">
+      <c r="H43" s="0" t="s">
         <v>274</v>
       </c>
-      <c r="I43" t="s">
+      <c r="I43" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="J43" t="s">
+      <c r="J43" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="44" spans="1:10">
-      <c r="A44" t="s">
+      <c r="A44" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="B44">
-[...2 lines deleted...]
-      <c r="C44" t="s">
+      <c r="B44" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C44" s="0" t="s">
         <v>278</v>
       </c>
-      <c r="D44" t="s">
+      <c r="D44" s="0" t="s">
         <v>279</v>
       </c>
-      <c r="E44" t="s">
+      <c r="E44" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="F44" t="s">
+      <c r="F44" s="0" t="s">
         <v>281</v>
       </c>
-      <c r="G44" t="s">
+      <c r="G44" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="H44" t="s">
+      <c r="H44" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="I44" t="s">
+      <c r="I44" s="0" t="s">
         <v>284</v>
       </c>
-      <c r="J44" t="s">
+      <c r="J44" s="0" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="45" spans="1:10">
-      <c r="A45" t="s">
+      <c r="A45" s="0" t="s">
         <v>286</v>
       </c>
-      <c r="B45">
-[...2 lines deleted...]
-      <c r="C45" t="s">
+      <c r="B45" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C45" s="0" t="s">
         <v>287</v>
       </c>
-      <c r="D45" t="s">
+      <c r="D45" s="0" t="s">
         <v>288</v>
       </c>
-      <c r="E45" t="s">
+      <c r="E45" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="F45" t="s">
+      <c r="F45" s="0" t="s">
         <v>290</v>
       </c>
-      <c r="G45" t="s">
+      <c r="G45" s="0" t="s">
         <v>291</v>
       </c>
-      <c r="H45" t="s">
+      <c r="H45" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="I45" t="s">
+      <c r="I45" s="0" t="s">
         <v>293</v>
       </c>
-      <c r="J45" t="s">
+      <c r="J45" s="0" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="46" spans="1:10">
-      <c r="A46" t="s">
+      <c r="A46" s="0" t="s">
         <v>295</v>
       </c>
-      <c r="B46">
-[...2 lines deleted...]
-      <c r="C46" t="s">
+      <c r="B46" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C46" s="0" t="s">
         <v>296</v>
       </c>
-      <c r="D46" t="s">
+      <c r="D46" s="0" t="s">
         <v>297</v>
       </c>
-      <c r="E46" t="s">
+      <c r="E46" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="F46" t="s">
+      <c r="F46" s="0" t="s">
         <v>299</v>
       </c>
-      <c r="G46" t="s">
+      <c r="G46" s="0" t="s">
         <v>300</v>
       </c>
-      <c r="H46" t="s">
+      <c r="H46" s="0" t="s">
         <v>301</v>
       </c>
-      <c r="I46" t="s">
+      <c r="I46" s="0" t="s">
         <v>302</v>
       </c>
-      <c r="J46" t="s">
+      <c r="J46" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="47" spans="1:10">
-      <c r="A47" t="s">
+      <c r="A47" s="0" t="s">
         <v>304</v>
       </c>
-      <c r="B47">
-[...2 lines deleted...]
-      <c r="C47" t="s">
+      <c r="B47" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C47" s="0" t="s">
         <v>305</v>
       </c>
-      <c r="D47" t="s">
+      <c r="D47" s="0" t="s">
         <v>306</v>
       </c>
-      <c r="E47" t="s">
+      <c r="E47" s="0" t="s">
         <v>307</v>
       </c>
-      <c r="F47" t="s">
+      <c r="F47" s="0" t="s">
         <v>308</v>
       </c>
-      <c r="G47" t="s">
+      <c r="G47" s="0" t="s">
         <v>309</v>
       </c>
-      <c r="H47" t="s">
+      <c r="H47" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="I47" t="s">
+      <c r="I47" s="0" t="s">
         <v>311</v>
       </c>
-      <c r="J47" t="s">
+      <c r="J47" s="0" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="48" spans="1:10">
-      <c r="A48" t="s">
+      <c r="A48" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="B48">
-[...2 lines deleted...]
-      <c r="C48" t="s">
+      <c r="B48" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C48" s="0" t="s">
         <v>314</v>
       </c>
-      <c r="D48" t="s">
+      <c r="D48" s="0" t="s">
         <v>315</v>
       </c>
-      <c r="E48" t="s">
+      <c r="E48" s="0" t="s">
         <v>316</v>
       </c>
-      <c r="F48" t="s">
+      <c r="F48" s="0" t="s">
         <v>317</v>
       </c>
-      <c r="G48" t="s">
+      <c r="G48" s="0" t="s">
         <v>318</v>
       </c>
-      <c r="H48" t="s">
+      <c r="H48" s="0" t="s">
         <v>319</v>
       </c>
-      <c r="I48" t="s">
+      <c r="I48" s="0" t="s">
         <v>320</v>
       </c>
-      <c r="J48" t="s">
+      <c r="J48" s="0" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="49" spans="1:10">
-      <c r="A49" t="s">
+      <c r="A49" s="0" t="s">
         <v>322</v>
       </c>
-      <c r="B49">
-[...2 lines deleted...]
-      <c r="C49" t="s">
+      <c r="B49" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C49" s="0" t="s">
         <v>323</v>
       </c>
-      <c r="D49" t="s">
+      <c r="D49" s="0" t="s">
         <v>324</v>
       </c>
-      <c r="E49" t="s">
+      <c r="E49" s="0" t="s">
         <v>325</v>
       </c>
-      <c r="F49" t="s">
+      <c r="F49" s="0" t="s">
         <v>326</v>
       </c>
-      <c r="G49" t="s">
+      <c r="G49" s="0" t="s">
         <v>327</v>
       </c>
-      <c r="H49" t="s">
+      <c r="H49" s="0" t="s">
         <v>328</v>
       </c>
-      <c r="I49" t="s">
+      <c r="I49" s="0" t="s">
         <v>329</v>
       </c>
-      <c r="J49" t="s">
+      <c r="J49" s="0" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="50" spans="1:10">
-      <c r="A50" t="s">
+      <c r="A50" s="0" t="s">
         <v>331</v>
       </c>
-      <c r="B50">
-[...2 lines deleted...]
-      <c r="C50" t="s">
+      <c r="B50" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C50" s="0" t="s">
         <v>332</v>
       </c>
-      <c r="D50" t="s">
+      <c r="D50" s="0" t="s">
         <v>333</v>
       </c>
-      <c r="E50" t="s">
+      <c r="E50" s="0" t="s">
         <v>334</v>
       </c>
-      <c r="F50" t="s">
+      <c r="F50" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="G50" t="s">
+      <c r="G50" s="0" t="s">
         <v>336</v>
       </c>
-      <c r="H50" t="s">
+      <c r="H50" s="0" t="s">
         <v>337</v>
       </c>
-      <c r="I50" t="s">
+      <c r="I50" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="J50" t="s">
+      <c r="J50" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="51" spans="1:10">
-      <c r="A51" t="s">
+      <c r="A51" s="0" t="s">
         <v>340</v>
       </c>
-      <c r="B51">
-[...2 lines deleted...]
-      <c r="C51" t="s">
+      <c r="B51" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C51" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="D51" t="s">
+      <c r="D51" s="0" t="s">
         <v>342</v>
       </c>
-      <c r="E51" t="s">
+      <c r="E51" s="0" t="s">
         <v>343</v>
       </c>
-      <c r="F51" t="s">
+      <c r="F51" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="G51" t="s">
+      <c r="G51" s="0" t="s">
         <v>345</v>
       </c>
-      <c r="H51" t="s">
+      <c r="H51" s="0" t="s">
         <v>346</v>
       </c>
-      <c r="I51" t="s">
+      <c r="I51" s="0" t="s">
         <v>347</v>
       </c>
-      <c r="J51" t="s">
+      <c r="J51" s="0" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="52" spans="1:10">
-      <c r="A52" t="s">
+      <c r="A52" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="B52">
-[...2 lines deleted...]
-      <c r="C52" t="s">
+      <c r="B52" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C52" s="0" t="s">
         <v>350</v>
       </c>
-      <c r="D52" t="s">
+      <c r="D52" s="0" t="s">
         <v>351</v>
       </c>
-      <c r="E52" t="s">
+      <c r="E52" s="0" t="s">
         <v>352</v>
       </c>
-      <c r="F52" t="s">
+      <c r="F52" s="0" t="s">
         <v>353</v>
       </c>
-      <c r="G52" t="s">
+      <c r="G52" s="0" t="s">
         <v>354</v>
       </c>
-      <c r="H52" t="s">
+      <c r="H52" s="0" t="s">
         <v>355</v>
       </c>
-      <c r="I52" t="s">
+      <c r="I52" s="0" t="s">
         <v>356</v>
       </c>
-      <c r="J52" t="s">
+      <c r="J52" s="0" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="53" spans="1:10">
-      <c r="A53" t="s">
+      <c r="A53" s="0" t="s">
         <v>358</v>
       </c>
-      <c r="B53">
-[...2 lines deleted...]
-      <c r="C53" t="s">
+      <c r="B53" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C53" s="0" t="s">
         <v>359</v>
       </c>
-      <c r="D53" t="s">
+      <c r="D53" s="0" t="s">
         <v>360</v>
       </c>
-      <c r="E53" t="s">
+      <c r="E53" s="0" t="s">
         <v>361</v>
       </c>
-      <c r="F53" t="s">
+      <c r="F53" s="0" t="s">
         <v>362</v>
       </c>
-      <c r="G53" t="s">
+      <c r="G53" s="0" t="s">
         <v>363</v>
       </c>
-      <c r="H53" t="s">
+      <c r="H53" s="0" t="s">
         <v>364</v>
       </c>
-      <c r="I53" t="s">
+      <c r="I53" s="0" t="s">
         <v>365</v>
       </c>
-      <c r="J53" t="s">
+      <c r="J53" s="0" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="54" spans="1:10">
-      <c r="A54" t="s">
+      <c r="A54" s="0" t="s">
         <v>367</v>
       </c>
-      <c r="B54">
-[...2 lines deleted...]
-      <c r="C54" t="s">
+      <c r="B54" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C54" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="D54" t="s">
+      <c r="D54" s="0" t="s">
         <v>369</v>
       </c>
-      <c r="E54" t="s">
+      <c r="E54" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="F54" t="s">
+      <c r="F54" s="0" t="s">
         <v>370</v>
       </c>
-      <c r="G54" t="s">
+      <c r="G54" s="0" t="s">
         <v>371</v>
       </c>
-      <c r="H54" t="s">
+      <c r="H54" s="0" t="s">
         <v>372</v>
       </c>
-      <c r="I54" t="s">
+      <c r="I54" s="0" t="s">
         <v>373</v>
       </c>
-      <c r="J54" t="s">
+      <c r="J54" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="55" spans="1:10">
-      <c r="A55" t="s">
+      <c r="A55" s="0" t="s">
         <v>375</v>
       </c>
-      <c r="B55">
-[...2 lines deleted...]
-      <c r="C55" t="s">
+      <c r="B55" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C55" s="0" t="s">
         <v>376</v>
       </c>
-      <c r="D55" t="s">
+      <c r="D55" s="0" t="s">
         <v>377</v>
       </c>
-      <c r="E55" t="s">
+      <c r="E55" s="0" t="s">
         <v>378</v>
       </c>
-      <c r="F55" t="s">
+      <c r="F55" s="0" t="s">
         <v>379</v>
       </c>
-      <c r="G55" t="s">
+      <c r="G55" s="0" t="s">
         <v>380</v>
       </c>
-      <c r="H55" t="s">
+      <c r="H55" s="0" t="s">
         <v>381</v>
       </c>
-      <c r="I55" t="s">
+      <c r="I55" s="0" t="s">
         <v>382</v>
       </c>
-      <c r="J55" t="s">
+      <c r="J55" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="56" spans="1:10">
-      <c r="A56" t="s">
+      <c r="A56" s="0" t="s">
         <v>384</v>
       </c>
-      <c r="B56">
-[...2 lines deleted...]
-      <c r="C56" t="s">
+      <c r="B56" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C56" s="0" t="s">
         <v>385</v>
       </c>
-      <c r="D56" t="s">
+      <c r="D56" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E56" t="s">
+      <c r="E56" s="0" t="s">
         <v>387</v>
       </c>
-      <c r="F56" t="s">
+      <c r="F56" s="0" t="s">
         <v>388</v>
       </c>
-      <c r="G56" t="s">
+      <c r="G56" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="H56" t="s">
+      <c r="H56" s="0" t="s">
         <v>390</v>
       </c>
-      <c r="I56" t="s">
+      <c r="I56" s="0" t="s">
         <v>391</v>
       </c>
-      <c r="J56" t="s">
+      <c r="J56" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="57" spans="1:10">
-      <c r="A57" t="s">
+      <c r="A57" s="0" t="s">
         <v>393</v>
       </c>
-      <c r="B57">
-[...2 lines deleted...]
-      <c r="C57" t="s">
+      <c r="B57" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C57" s="0" t="s">
         <v>394</v>
       </c>
-      <c r="D57" t="s">
+      <c r="D57" s="0" t="s">
         <v>395</v>
       </c>
-      <c r="E57" t="s">
+      <c r="E57" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="F57" t="s">
+      <c r="F57" s="0" t="s">
         <v>397</v>
       </c>
-      <c r="G57" t="s">
+      <c r="G57" s="0" t="s">
         <v>398</v>
       </c>
-      <c r="H57" t="s">
+      <c r="H57" s="0" t="s">
         <v>399</v>
       </c>
-      <c r="I57" t="s">
+      <c r="I57" s="0" t="s">
         <v>400</v>
       </c>
-      <c r="J57" t="s">
+      <c r="J57" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="58" spans="1:10">
-      <c r="A58" t="s">
+      <c r="A58" s="0" t="s">
         <v>402</v>
       </c>
-      <c r="B58">
-[...2 lines deleted...]
-      <c r="C58" t="s">
+      <c r="B58" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C58" s="0" t="s">
         <v>403</v>
       </c>
-      <c r="D58" t="s">
+      <c r="D58" s="0" t="s">
         <v>404</v>
       </c>
-      <c r="E58" t="s">
+      <c r="E58" s="0" t="s">
         <v>405</v>
       </c>
-      <c r="F58" t="s">
+      <c r="F58" s="0" t="s">
         <v>406</v>
       </c>
-      <c r="G58" t="s">
+      <c r="G58" s="0" t="s">
         <v>407</v>
       </c>
-      <c r="H58" t="s">
+      <c r="H58" s="0" t="s">
         <v>408</v>
       </c>
-      <c r="I58" t="s">
+      <c r="I58" s="0" t="s">
         <v>409</v>
       </c>
-      <c r="J58" t="s">
+      <c r="J58" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="59" spans="1:10">
-      <c r="A59" t="s">
+      <c r="A59" s="0" t="s">
         <v>411</v>
       </c>
-      <c r="B59">
-[...2 lines deleted...]
-      <c r="C59" t="s">
+      <c r="B59" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C59" s="0" t="s">
         <v>412</v>
       </c>
-      <c r="D59" t="s">
+      <c r="D59" s="0" t="s">
         <v>413</v>
       </c>
-      <c r="E59" t="s">
+      <c r="E59" s="0" t="s">
         <v>414</v>
       </c>
-      <c r="F59" t="s">
+      <c r="F59" s="0" t="s">
         <v>415</v>
       </c>
-      <c r="G59" t="s">
+      <c r="G59" s="0" t="s">
         <v>416</v>
       </c>
-      <c r="H59" t="s">
+      <c r="H59" s="0" t="s">
         <v>417</v>
       </c>
-      <c r="I59" t="s">
+      <c r="I59" s="0" t="s">
         <v>418</v>
       </c>
-      <c r="J59" t="s">
+      <c r="J59" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="60" spans="1:10">
-      <c r="A60" t="s">
+      <c r="A60" s="0" t="s">
         <v>420</v>
       </c>
-      <c r="B60">
-[...2 lines deleted...]
-      <c r="C60" t="s">
+      <c r="B60" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C60" s="0" t="s">
         <v>421</v>
       </c>
-      <c r="D60" t="s">
+      <c r="D60" s="0" t="s">
         <v>422</v>
       </c>
-      <c r="E60" t="s">
+      <c r="E60" s="0" t="s">
         <v>423</v>
       </c>
-      <c r="F60" t="s">
+      <c r="F60" s="0" t="s">
         <v>424</v>
       </c>
-      <c r="G60" t="s">
+      <c r="G60" s="0" t="s">
         <v>425</v>
       </c>
-      <c r="H60" t="s">
+      <c r="H60" s="0" t="s">
         <v>426</v>
       </c>
-      <c r="I60" t="s">
+      <c r="I60" s="0" t="s">
         <v>427</v>
       </c>
-      <c r="J60" t="s">
+      <c r="J60" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="61" spans="1:10">
-      <c r="A61" t="s">
+      <c r="A61" s="0" t="s">
         <v>429</v>
       </c>
-      <c r="B61">
-[...2 lines deleted...]
-      <c r="C61" t="s">
+      <c r="B61" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C61" s="0" t="s">
         <v>430</v>
       </c>
-      <c r="D61" t="s">
+      <c r="D61" s="0" t="s">
         <v>431</v>
       </c>
-      <c r="E61" t="s">
+      <c r="E61" s="0" t="s">
         <v>432</v>
       </c>
-      <c r="F61" t="s">
+      <c r="F61" s="0" t="s">
         <v>433</v>
       </c>
-      <c r="G61" t="s">
+      <c r="G61" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="H61" t="s">
+      <c r="H61" s="0" t="s">
         <v>435</v>
       </c>
-      <c r="I61" t="s">
+      <c r="I61" s="0" t="s">
         <v>436</v>
       </c>
-      <c r="J61" t="s">
+      <c r="J61" s="0" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="62" spans="1:10">
-      <c r="A62" t="s">
+      <c r="A62" s="0" t="s">
         <v>438</v>
       </c>
-      <c r="B62">
-[...2 lines deleted...]
-      <c r="C62" t="s">
+      <c r="B62" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C62" s="0" t="s">
         <v>125</v>
       </c>
-      <c r="D62" t="s">
+      <c r="D62" s="0" t="s">
         <v>439</v>
       </c>
-      <c r="E62" t="s">
+      <c r="E62" s="0" t="s">
         <v>440</v>
       </c>
-      <c r="F62" t="s">
+      <c r="F62" s="0" t="s">
         <v>441</v>
       </c>
-      <c r="G62" t="s">
+      <c r="G62" s="0" t="s">
         <v>442</v>
       </c>
-      <c r="H62" t="s">
+      <c r="H62" s="0" t="s">
         <v>443</v>
       </c>
-      <c r="I62" t="s">
+      <c r="I62" s="0" t="s">
         <v>444</v>
       </c>
-      <c r="J62" t="s">
+      <c r="J62" s="0" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="63" spans="1:10">
-      <c r="A63" t="s">
+      <c r="A63" s="0" t="s">
         <v>446</v>
       </c>
-      <c r="B63">
-[...2 lines deleted...]
-      <c r="C63" t="s">
+      <c r="B63" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C63" s="0" t="s">
         <v>447</v>
       </c>
-      <c r="D63" t="s">
+      <c r="D63" s="0" t="s">
         <v>448</v>
       </c>
-      <c r="E63" t="s">
+      <c r="E63" s="0" t="s">
         <v>449</v>
       </c>
-      <c r="F63" t="s">
+      <c r="F63" s="0" t="s">
         <v>450</v>
       </c>
-      <c r="G63" t="s">
+      <c r="G63" s="0" t="s">
         <v>451</v>
       </c>
-      <c r="H63" t="s">
+      <c r="H63" s="0" t="s">
         <v>452</v>
       </c>
-      <c r="I63" t="s">
+      <c r="I63" s="0" t="s">
         <v>453</v>
       </c>
-      <c r="J63" t="s">
+      <c r="J63" s="0" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="64" spans="1:10">
-      <c r="A64" t="s">
+      <c r="A64" s="0" t="s">
         <v>455</v>
       </c>
-      <c r="B64">
-[...2 lines deleted...]
-      <c r="C64" t="s">
+      <c r="B64" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C64" s="0" t="s">
         <v>456</v>
       </c>
-      <c r="D64" t="s">
+      <c r="D64" s="0" t="s">
         <v>457</v>
       </c>
-      <c r="E64" t="s">
+      <c r="E64" s="0" t="s">
         <v>458</v>
       </c>
-      <c r="F64" t="s">
+      <c r="F64" s="0" t="s">
         <v>459</v>
       </c>
-      <c r="G64" t="s">
+      <c r="G64" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="H64" t="s">
+      <c r="H64" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="I64" t="s">
+      <c r="I64" s="0" t="s">
         <v>462</v>
       </c>
-      <c r="J64" t="s">
+      <c r="J64" s="0" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="65" spans="1:10">
-      <c r="A65" t="s">
+      <c r="A65" s="0" t="s">
         <v>464</v>
       </c>
-      <c r="B65">
-[...2 lines deleted...]
-      <c r="C65" t="s">
+      <c r="B65" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C65" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="D65" t="s">
+      <c r="D65" s="0" t="s">
         <v>466</v>
       </c>
-      <c r="E65" t="s">
+      <c r="E65" s="0" t="s">
         <v>467</v>
       </c>
-      <c r="F65" t="s">
+      <c r="F65" s="0" t="s">
         <v>468</v>
       </c>
-      <c r="G65" t="s">
+      <c r="G65" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="H65" t="s">
+      <c r="H65" s="0" t="s">
         <v>470</v>
       </c>
-      <c r="I65" t="s">
+      <c r="I65" s="0" t="s">
         <v>471</v>
       </c>
-      <c r="J65" t="s">
+      <c r="J65" s="0" t="s">
         <v>472</v>
       </c>
     </row>
     <row r="66" spans="1:10">
-      <c r="A66" t="s">
+      <c r="A66" s="0" t="s">
         <v>473</v>
       </c>
-      <c r="B66">
-[...2 lines deleted...]
-      <c r="C66" t="s">
+      <c r="B66" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C66" s="0" t="s">
         <v>474</v>
       </c>
-      <c r="D66" t="s">
+      <c r="D66" s="0" t="s">
         <v>475</v>
       </c>
-      <c r="E66" t="s">
+      <c r="E66" s="0" t="s">
         <v>476</v>
       </c>
-      <c r="F66" t="s">
+      <c r="F66" s="0" t="s">
         <v>477</v>
       </c>
-      <c r="G66" t="s">
+      <c r="G66" s="0" t="s">
         <v>478</v>
       </c>
-      <c r="H66" t="s">
+      <c r="H66" s="0" t="s">
         <v>479</v>
       </c>
-      <c r="I66" t="s">
+      <c r="I66" s="0" t="s">
         <v>480</v>
       </c>
-      <c r="J66" t="s">
+      <c r="J66" s="0" t="s">
         <v>481</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>