--- v0 (2026-05-29)
+++ v1 (2026-07-14)
@@ -59,486 +59,486 @@
   <si>
     <t xml:space="preserve">Fiscal year 2025 state-level education appropriations include estimated uncategorizable state support for South Carolina and South Dakota. </t>
   </si>
   <si>
     <t>Each year, approximately one-third of education appropriations in Illinois go toward the state’s retirement pension system. See the Illinois State Spotlight for more details.</t>
   </si>
   <si>
     <t>Source(s):</t>
   </si>
   <si>
     <t>State Higher Education Executive Officers Association</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>FY</t>
   </si>
   <si>
     <t>Education Appropriations per FTE</t>
   </si>
   <si>
     <t>Net Tuition Revenue per FTE</t>
   </si>
   <si>
+    <t>New Mexico</t>
+  </si>
+  <si>
+    <t>$21,441</t>
+  </si>
+  <si>
+    <t>$3,138</t>
+  </si>
+  <si>
+    <t>South Dakota</t>
+  </si>
+  <si>
+    <t>$9,600</t>
+  </si>
+  <si>
+    <t>$8,905</t>
+  </si>
+  <si>
+    <t>Massachusetts</t>
+  </si>
+  <si>
+    <t>$17,961</t>
+  </si>
+  <si>
+    <t>$7,596</t>
+  </si>
+  <si>
+    <t>New Jersey</t>
+  </si>
+  <si>
+    <t>$11,508</t>
+  </si>
+  <si>
+    <t>$7,135</t>
+  </si>
+  <si>
+    <t>South Carolina</t>
+  </si>
+  <si>
+    <t>$9,471</t>
+  </si>
+  <si>
+    <t>$11,579</t>
+  </si>
+  <si>
+    <t>U.S.</t>
+  </si>
+  <si>
+    <t>$12,082</t>
+  </si>
+  <si>
+    <t>$7,459</t>
+  </si>
+  <si>
+    <t>Michigan</t>
+  </si>
+  <si>
+    <t>$9,242</t>
+  </si>
+  <si>
+    <t>$14,111</t>
+  </si>
+  <si>
+    <t>Hawaii</t>
+  </si>
+  <si>
+    <t>$22,864</t>
+  </si>
+  <si>
+    <t>$6,471</t>
+  </si>
+  <si>
+    <t>New Hampshire</t>
+  </si>
+  <si>
+    <t>$5,458</t>
+  </si>
+  <si>
+    <t>$11,305</t>
+  </si>
+  <si>
+    <t>Kansas</t>
+  </si>
+  <si>
+    <t>$12,133</t>
+  </si>
+  <si>
+    <t>$7,222</t>
+  </si>
+  <si>
+    <t>Louisiana</t>
+  </si>
+  <si>
+    <t>$6,771</t>
+  </si>
+  <si>
+    <t>$4,881</t>
+  </si>
+  <si>
+    <t>Oregon</t>
+  </si>
+  <si>
+    <t>$9,672</t>
+  </si>
+  <si>
+    <t>$11,174</t>
+  </si>
+  <si>
+    <t>Ohio</t>
+  </si>
+  <si>
+    <t>$7,394</t>
+  </si>
+  <si>
+    <t>$9,007</t>
+  </si>
+  <si>
+    <t>Texas</t>
+  </si>
+  <si>
+    <t>$13,537</t>
+  </si>
+  <si>
+    <t>$7,432</t>
+  </si>
+  <si>
+    <t>Tennessee</t>
+  </si>
+  <si>
+    <t>$12,964</t>
+  </si>
+  <si>
+    <t>$7,728</t>
+  </si>
+  <si>
+    <t>Missouri</t>
+  </si>
+  <si>
+    <t>$9,141</t>
+  </si>
+  <si>
+    <t>$8,408</t>
+  </si>
+  <si>
+    <t>Washington</t>
+  </si>
+  <si>
+    <t>$15,571</t>
+  </si>
+  <si>
+    <t>$7,537</t>
+  </si>
+  <si>
+    <t>Montana</t>
+  </si>
+  <si>
+    <t>$8,157</t>
+  </si>
+  <si>
+    <t>$8,790</t>
+  </si>
+  <si>
+    <t>California</t>
+  </si>
+  <si>
+    <t>$15,749</t>
+  </si>
+  <si>
+    <t>$3,620</t>
+  </si>
+  <si>
+    <t>D.C.</t>
+  </si>
+  <si>
+    <t>$31,117</t>
+  </si>
+  <si>
+    <t>$5,531</t>
+  </si>
+  <si>
+    <t>Nebraska</t>
+  </si>
+  <si>
+    <t>$13,032</t>
+  </si>
+  <si>
+    <t>$6,530</t>
+  </si>
+  <si>
+    <t>Indiana</t>
+  </si>
+  <si>
+    <t>$6,133</t>
+  </si>
+  <si>
+    <t>$10,067</t>
+  </si>
+  <si>
+    <t>North Carolina</t>
+  </si>
+  <si>
+    <t>$10,794</t>
+  </si>
+  <si>
+    <t>$4,434</t>
+  </si>
+  <si>
+    <t>Maine</t>
+  </si>
+  <si>
+    <t>$10,097</t>
+  </si>
+  <si>
+    <t>$7,153</t>
+  </si>
+  <si>
+    <t>Colorado</t>
+  </si>
+  <si>
+    <t>$8,529</t>
+  </si>
+  <si>
+    <t>$13,518</t>
+  </si>
+  <si>
+    <t>New York</t>
+  </si>
+  <si>
+    <t>$16,718</t>
+  </si>
+  <si>
+    <t>$6,757</t>
+  </si>
+  <si>
+    <t>Mississippi</t>
+  </si>
+  <si>
+    <t>$7,406</t>
+  </si>
+  <si>
+    <t>$8,435</t>
+  </si>
+  <si>
+    <t>Arkansas</t>
+  </si>
+  <si>
+    <t>$8,116</t>
+  </si>
+  <si>
+    <t>$6,877</t>
+  </si>
+  <si>
+    <t>Delaware</t>
+  </si>
+  <si>
+    <t>$7,927</t>
+  </si>
+  <si>
+    <t>$22,416</t>
+  </si>
+  <si>
+    <t>Pennsylvania</t>
+  </si>
+  <si>
+    <t>$7,108</t>
+  </si>
+  <si>
+    <t>$11,357</t>
+  </si>
+  <si>
+    <t>Alabama</t>
+  </si>
+  <si>
+    <t>$10,039</t>
+  </si>
+  <si>
+    <t>$13,528</t>
+  </si>
+  <si>
+    <t>Arizona</t>
+  </si>
+  <si>
+    <t>$5,983</t>
+  </si>
+  <si>
+    <t>$10,323</t>
+  </si>
+  <si>
+    <t>Minnesota</t>
+  </si>
+  <si>
+    <t>$10,588</t>
+  </si>
+  <si>
+    <t>$10,126</t>
+  </si>
+  <si>
+    <t>Vermont</t>
+  </si>
+  <si>
+    <t>$6,017</t>
+  </si>
+  <si>
+    <t>$18,477</t>
+  </si>
+  <si>
+    <t>North Dakota</t>
+  </si>
+  <si>
+    <t>$10,287</t>
+  </si>
+  <si>
+    <t>$9,409</t>
+  </si>
+  <si>
+    <t>Wisconsin</t>
+  </si>
+  <si>
+    <t>$9,400</t>
+  </si>
+  <si>
+    <t>$7,938</t>
+  </si>
+  <si>
+    <t>Utah</t>
+  </si>
+  <si>
+    <t>$12,106</t>
+  </si>
+  <si>
+    <t>$7,698</t>
+  </si>
+  <si>
+    <t>Kentucky</t>
+  </si>
+  <si>
+    <t>$9,250</t>
+  </si>
+  <si>
+    <t>$8,242</t>
+  </si>
+  <si>
+    <t>Idaho</t>
+  </si>
+  <si>
+    <t>$10,961</t>
+  </si>
+  <si>
+    <t>$8,353</t>
+  </si>
+  <si>
+    <t>Virginia</t>
+  </si>
+  <si>
+    <t>$11,426</t>
+  </si>
+  <si>
+    <t>$8,260</t>
+  </si>
+  <si>
+    <t>Wyoming</t>
+  </si>
+  <si>
+    <t>$17,437</t>
+  </si>
+  <si>
+    <t>$2,854</t>
+  </si>
+  <si>
+    <t>West Virginia</t>
+  </si>
+  <si>
+    <t>$7,739</t>
+  </si>
+  <si>
+    <t>$6,826</t>
+  </si>
+  <si>
+    <t>Georgia</t>
+  </si>
+  <si>
+    <t>$11,336</t>
+  </si>
+  <si>
+    <t>$4,638</t>
+  </si>
+  <si>
+    <t>Alaska</t>
+  </si>
+  <si>
+    <t>$26,401</t>
+  </si>
+  <si>
+    <t>$5,646</t>
+  </si>
+  <si>
+    <t>Connecticut</t>
+  </si>
+  <si>
+    <t>$18,759</t>
+  </si>
+  <si>
+    <t>$13,261</t>
+  </si>
+  <si>
+    <t>Maryland</t>
+  </si>
+  <si>
+    <t>$16,069</t>
+  </si>
+  <si>
+    <t>$9,818</t>
+  </si>
+  <si>
+    <t>Nevada</t>
+  </si>
+  <si>
+    <t>$11,402</t>
+  </si>
+  <si>
+    <t>$2,507</t>
+  </si>
+  <si>
     <t>Oklahoma</t>
   </si>
   <si>
     <t>$8,351</t>
   </si>
   <si>
-    <t>$7,698</t>
-[...163 lines deleted...]
-  <si>
     <t>Rhode Island</t>
   </si>
   <si>
     <t>$9,151</t>
   </si>
   <si>
     <t>$11,440</t>
-  </si>
-[...256 lines deleted...]
-    <t>$9,007</t>
   </si>
   <si>
     <t>Florida</t>
   </si>
   <si>
     <t>$11,343</t>
   </si>
   <si>
     <t>$2,485</t>
   </si>
   <si>
     <t>Iowa</t>
   </si>
   <si>
     <t>$6,818</t>
   </si>
   <si>
     <t>$11,780</t>
   </si>
   <si>
     <t>Illinois</t>
   </si>
   <si>
     <t>$23,567</t>
   </si>
@@ -1501,177 +1501,177 @@
     <row r="53" spans="1:4">
       <c r="A53" t="s">
         <v>126</v>
       </c>
       <c r="B53">
         <v>2025</v>
       </c>
       <c r="C53" t="s">
         <v>127</v>
       </c>
       <c r="D53" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
         <v>129</v>
       </c>
       <c r="B54">
         <v>2025</v>
       </c>
       <c r="C54" t="s">
         <v>130</v>
       </c>
       <c r="D54" t="s">
-        <v>17</v>
+        <v>131</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B55">
         <v>2025</v>
       </c>
       <c r="C55" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D55" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B56">
         <v>2025</v>
       </c>
       <c r="C56" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D56" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B57">
         <v>2025</v>
       </c>
       <c r="C57" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D57" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B58">
         <v>2025</v>
       </c>
       <c r="C58" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D58" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B59">
         <v>2025</v>
       </c>
       <c r="C59" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D59" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B60">
         <v>2025</v>
       </c>
       <c r="C60" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D60" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B61">
         <v>2025</v>
       </c>
       <c r="C61" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D61" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B62">
         <v>2025</v>
       </c>
       <c r="C62" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D62" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B63">
         <v>2025</v>
       </c>
       <c r="C63" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D63" t="s">
-        <v>157</v>
+        <v>125</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
         <v>158</v>
       </c>
       <c r="B64">
         <v>2025</v>
       </c>
       <c r="C64" t="s">
         <v>159</v>
       </c>
       <c r="D64" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
         <v>161</v>
       </c>
       <c r="B65">
         <v>2025</v>
       </c>
       <c r="C65" t="s">
         <v>162</v>