--- v1 (2026-07-14)
+++ v2 (2026-08-28)
@@ -890,843 +890,843 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:D67"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A12" sqref="A12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
-      <c r="A1" t="s">
+      <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
-      <c r="A2" t="s">
+      <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:4">
-      <c r="A5" t="s">
+      <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:4">
-      <c r="A6" t="s">
+      <c r="A6" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:4">
-      <c r="A7" t="s">
+      <c r="A7" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="8" spans="1:4">
-      <c r="A8" t="s">
+      <c r="A8" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:4">
-      <c r="A9" t="s">
+      <c r="A9" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:4">
-      <c r="A10" t="s">
+      <c r="A10" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:4">
-      <c r="A13" t="s">
+      <c r="A13" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:4">
-      <c r="A15" t="s">
+      <c r="A15" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="B15" t="s">
+      <c r="B15" s="0" t="s">
         <v>12</v>
       </c>
-      <c r="C15" t="s">
+      <c r="C15" s="0" t="s">
         <v>13</v>
       </c>
-      <c r="D15" t="s">
+      <c r="D15" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:4">
-      <c r="A16" t="s">
+      <c r="A16" s="0" t="s">
         <v>15</v>
       </c>
-      <c r="B16">
-[...2 lines deleted...]
-      <c r="C16" t="s">
+      <c r="B16" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C16" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="D16" t="s">
+      <c r="D16" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="17" spans="1:4">
-      <c r="A17" t="s">
+      <c r="A17" s="0" t="s">
         <v>18</v>
       </c>
-      <c r="B17">
-[...2 lines deleted...]
-      <c r="C17" t="s">
+      <c r="B17" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C17" s="0" t="s">
         <v>19</v>
       </c>
-      <c r="D17" t="s">
+      <c r="D17" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="18" spans="1:4">
-      <c r="A18" t="s">
+      <c r="A18" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="B18">
-[...2 lines deleted...]
-      <c r="C18" t="s">
+      <c r="B18" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C18" s="0" t="s">
         <v>22</v>
       </c>
-      <c r="D18" t="s">
+      <c r="D18" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="19" spans="1:4">
-      <c r="A19" t="s">
+      <c r="A19" s="0" t="s">
         <v>24</v>
       </c>
-      <c r="B19">
-[...2 lines deleted...]
-      <c r="C19" t="s">
+      <c r="B19" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C19" s="0" t="s">
         <v>25</v>
       </c>
-      <c r="D19" t="s">
+      <c r="D19" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="20" spans="1:4">
-      <c r="A20" t="s">
+      <c r="A20" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="B20">
-[...2 lines deleted...]
-      <c r="C20" t="s">
+      <c r="B20" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C20" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="D20" t="s">
+      <c r="D20" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="21" spans="1:4">
-      <c r="A21" t="s">
+      <c r="A21" s="0" t="s">
         <v>30</v>
       </c>
-      <c r="B21">
-[...2 lines deleted...]
-      <c r="C21" t="s">
+      <c r="B21" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C21" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="D21" t="s">
+      <c r="D21" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="22" spans="1:4">
-      <c r="A22" t="s">
+      <c r="A22" s="0" t="s">
         <v>33</v>
       </c>
-      <c r="B22">
-[...2 lines deleted...]
-      <c r="C22" t="s">
+      <c r="B22" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C22" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="D22" t="s">
+      <c r="D22" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="23" spans="1:4">
-      <c r="A23" t="s">
+      <c r="A23" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="B23">
-[...2 lines deleted...]
-      <c r="C23" t="s">
+      <c r="B23" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C23" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="D23" t="s">
+      <c r="D23" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="24" spans="1:4">
-      <c r="A24" t="s">
+      <c r="A24" s="0" t="s">
         <v>39</v>
       </c>
-      <c r="B24">
-[...2 lines deleted...]
-      <c r="C24" t="s">
+      <c r="B24" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C24" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="D24" t="s">
+      <c r="D24" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="25" spans="1:4">
-      <c r="A25" t="s">
+      <c r="A25" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="B25">
-[...2 lines deleted...]
-      <c r="C25" t="s">
+      <c r="B25" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C25" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="D25" t="s">
+      <c r="D25" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="26" spans="1:4">
-      <c r="A26" t="s">
+      <c r="A26" s="0" t="s">
         <v>45</v>
       </c>
-      <c r="B26">
-[...2 lines deleted...]
-      <c r="C26" t="s">
+      <c r="B26" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C26" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="D26" t="s">
+      <c r="D26" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="27" spans="1:4">
-      <c r="A27" t="s">
+      <c r="A27" s="0" t="s">
         <v>48</v>
       </c>
-      <c r="B27">
-[...2 lines deleted...]
-      <c r="C27" t="s">
+      <c r="B27" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C27" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="D27" t="s">
+      <c r="D27" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="28" spans="1:4">
-      <c r="A28" t="s">
+      <c r="A28" s="0" t="s">
         <v>51</v>
       </c>
-      <c r="B28">
-[...2 lines deleted...]
-      <c r="C28" t="s">
+      <c r="B28" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C28" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="D28" t="s">
+      <c r="D28" s="0" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="29" spans="1:4">
-      <c r="A29" t="s">
+      <c r="A29" s="0" t="s">
         <v>54</v>
       </c>
-      <c r="B29">
-[...2 lines deleted...]
-      <c r="C29" t="s">
+      <c r="B29" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C29" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="D29" t="s">
+      <c r="D29" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="30" spans="1:4">
-      <c r="A30" t="s">
+      <c r="A30" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="B30">
-[...2 lines deleted...]
-      <c r="C30" t="s">
+      <c r="B30" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C30" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="D30" t="s">
+      <c r="D30" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="31" spans="1:4">
-      <c r="A31" t="s">
+      <c r="A31" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="B31">
-[...2 lines deleted...]
-      <c r="C31" t="s">
+      <c r="B31" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C31" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="D31" t="s">
+      <c r="D31" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="32" spans="1:4">
-      <c r="A32" t="s">
+      <c r="A32" s="0" t="s">
         <v>63</v>
       </c>
-      <c r="B32">
-[...2 lines deleted...]
-      <c r="C32" t="s">
+      <c r="B32" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C32" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="D32" t="s">
+      <c r="D32" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="33" spans="1:4">
-      <c r="A33" t="s">
+      <c r="A33" s="0" t="s">
         <v>66</v>
       </c>
-      <c r="B33">
-[...2 lines deleted...]
-      <c r="C33" t="s">
+      <c r="B33" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C33" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="D33" t="s">
+      <c r="D33" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="34" spans="1:4">
-      <c r="A34" t="s">
+      <c r="A34" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="B34">
-[...2 lines deleted...]
-      <c r="C34" t="s">
+      <c r="B34" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C34" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="D34" t="s">
+      <c r="D34" s="0" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="35" spans="1:4">
-      <c r="A35" t="s">
+      <c r="A35" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="B35">
-[...2 lines deleted...]
-      <c r="C35" t="s">
+      <c r="B35" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C35" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="D35" t="s">
+      <c r="D35" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="36" spans="1:4">
-      <c r="A36" t="s">
+      <c r="A36" s="0" t="s">
         <v>75</v>
       </c>
-      <c r="B36">
-[...2 lines deleted...]
-      <c r="C36" t="s">
+      <c r="B36" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C36" s="0" t="s">
         <v>76</v>
       </c>
-      <c r="D36" t="s">
+      <c r="D36" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="37" spans="1:4">
-      <c r="A37" t="s">
+      <c r="A37" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="B37">
-[...2 lines deleted...]
-      <c r="C37" t="s">
+      <c r="B37" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C37" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="D37" t="s">
+      <c r="D37" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="38" spans="1:4">
-      <c r="A38" t="s">
+      <c r="A38" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="B38">
-[...2 lines deleted...]
-      <c r="C38" t="s">
+      <c r="B38" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C38" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="D38" t="s">
+      <c r="D38" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="39" spans="1:4">
-      <c r="A39" t="s">
+      <c r="A39" s="0" t="s">
         <v>84</v>
       </c>
-      <c r="B39">
-[...2 lines deleted...]
-      <c r="C39" t="s">
+      <c r="B39" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C39" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="D39" t="s">
+      <c r="D39" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="40" spans="1:4">
-      <c r="A40" t="s">
+      <c r="A40" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="B40">
-[...2 lines deleted...]
-      <c r="C40" t="s">
+      <c r="B40" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C40" s="0" t="s">
         <v>88</v>
       </c>
-      <c r="D40" t="s">
+      <c r="D40" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="41" spans="1:4">
-      <c r="A41" t="s">
+      <c r="A41" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="B41">
-[...2 lines deleted...]
-      <c r="C41" t="s">
+      <c r="B41" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C41" s="0" t="s">
         <v>91</v>
       </c>
-      <c r="D41" t="s">
+      <c r="D41" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="42" spans="1:4">
-      <c r="A42" t="s">
+      <c r="A42" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="B42">
-[...2 lines deleted...]
-      <c r="C42" t="s">
+      <c r="B42" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C42" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="D42" t="s">
+      <c r="D42" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="43" spans="1:4">
-      <c r="A43" t="s">
+      <c r="A43" s="0" t="s">
         <v>96</v>
       </c>
-      <c r="B43">
-[...2 lines deleted...]
-      <c r="C43" t="s">
+      <c r="B43" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C43" s="0" t="s">
         <v>97</v>
       </c>
-      <c r="D43" t="s">
+      <c r="D43" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="44" spans="1:4">
-      <c r="A44" t="s">
+      <c r="A44" s="0" t="s">
         <v>99</v>
       </c>
-      <c r="B44">
-[...2 lines deleted...]
-      <c r="C44" t="s">
+      <c r="B44" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C44" s="0" t="s">
         <v>100</v>
       </c>
-      <c r="D44" t="s">
+      <c r="D44" s="0" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="45" spans="1:4">
-      <c r="A45" t="s">
+      <c r="A45" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="B45">
-[...2 lines deleted...]
-      <c r="C45" t="s">
+      <c r="B45" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C45" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="D45" t="s">
+      <c r="D45" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="46" spans="1:4">
-      <c r="A46" t="s">
+      <c r="A46" s="0" t="s">
         <v>105</v>
       </c>
-      <c r="B46">
-[...2 lines deleted...]
-      <c r="C46" t="s">
+      <c r="B46" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C46" s="0" t="s">
         <v>106</v>
       </c>
-      <c r="D46" t="s">
+      <c r="D46" s="0" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="47" spans="1:4">
-      <c r="A47" t="s">
+      <c r="A47" s="0" t="s">
         <v>108</v>
       </c>
-      <c r="B47">
-[...2 lines deleted...]
-      <c r="C47" t="s">
+      <c r="B47" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C47" s="0" t="s">
         <v>109</v>
       </c>
-      <c r="D47" t="s">
+      <c r="D47" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="48" spans="1:4">
-      <c r="A48" t="s">
+      <c r="A48" s="0" t="s">
         <v>111</v>
       </c>
-      <c r="B48">
-[...2 lines deleted...]
-      <c r="C48" t="s">
+      <c r="B48" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C48" s="0" t="s">
         <v>112</v>
       </c>
-      <c r="D48" t="s">
+      <c r="D48" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="49" spans="1:4">
-      <c r="A49" t="s">
+      <c r="A49" s="0" t="s">
         <v>114</v>
       </c>
-      <c r="B49">
-[...2 lines deleted...]
-      <c r="C49" t="s">
+      <c r="B49" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C49" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="D49" t="s">
+      <c r="D49" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="50" spans="1:4">
-      <c r="A50" t="s">
+      <c r="A50" s="0" t="s">
         <v>117</v>
       </c>
-      <c r="B50">
-[...2 lines deleted...]
-      <c r="C50" t="s">
+      <c r="B50" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C50" s="0" t="s">
         <v>118</v>
       </c>
-      <c r="D50" t="s">
+      <c r="D50" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="51" spans="1:4">
-      <c r="A51" t="s">
+      <c r="A51" s="0" t="s">
         <v>120</v>
       </c>
-      <c r="B51">
-[...2 lines deleted...]
-      <c r="C51" t="s">
+      <c r="B51" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C51" s="0" t="s">
         <v>121</v>
       </c>
-      <c r="D51" t="s">
+      <c r="D51" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="52" spans="1:4">
-      <c r="A52" t="s">
+      <c r="A52" s="0" t="s">
         <v>123</v>
       </c>
-      <c r="B52">
-[...2 lines deleted...]
-      <c r="C52" t="s">
+      <c r="B52" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C52" s="0" t="s">
         <v>124</v>
       </c>
-      <c r="D52" t="s">
+      <c r="D52" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="53" spans="1:4">
-      <c r="A53" t="s">
+      <c r="A53" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="B53">
-[...2 lines deleted...]
-      <c r="C53" t="s">
+      <c r="B53" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C53" s="0" t="s">
         <v>127</v>
       </c>
-      <c r="D53" t="s">
+      <c r="D53" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="54" spans="1:4">
-      <c r="A54" t="s">
+      <c r="A54" s="0" t="s">
         <v>129</v>
       </c>
-      <c r="B54">
-[...2 lines deleted...]
-      <c r="C54" t="s">
+      <c r="B54" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C54" s="0" t="s">
         <v>130</v>
       </c>
-      <c r="D54" t="s">
+      <c r="D54" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="55" spans="1:4">
-      <c r="A55" t="s">
+      <c r="A55" s="0" t="s">
         <v>132</v>
       </c>
-      <c r="B55">
-[...2 lines deleted...]
-      <c r="C55" t="s">
+      <c r="B55" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C55" s="0" t="s">
         <v>133</v>
       </c>
-      <c r="D55" t="s">
+      <c r="D55" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="56" spans="1:4">
-      <c r="A56" t="s">
+      <c r="A56" s="0" t="s">
         <v>135</v>
       </c>
-      <c r="B56">
-[...2 lines deleted...]
-      <c r="C56" t="s">
+      <c r="B56" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C56" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="D56" t="s">
+      <c r="D56" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="57" spans="1:4">
-      <c r="A57" t="s">
+      <c r="A57" s="0" t="s">
         <v>138</v>
       </c>
-      <c r="B57">
-[...2 lines deleted...]
-      <c r="C57" t="s">
+      <c r="B57" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C57" s="0" t="s">
         <v>139</v>
       </c>
-      <c r="D57" t="s">
+      <c r="D57" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="58" spans="1:4">
-      <c r="A58" t="s">
+      <c r="A58" s="0" t="s">
         <v>141</v>
       </c>
-      <c r="B58">
-[...2 lines deleted...]
-      <c r="C58" t="s">
+      <c r="B58" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C58" s="0" t="s">
         <v>142</v>
       </c>
-      <c r="D58" t="s">
+      <c r="D58" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="59" spans="1:4">
-      <c r="A59" t="s">
+      <c r="A59" s="0" t="s">
         <v>144</v>
       </c>
-      <c r="B59">
-[...2 lines deleted...]
-      <c r="C59" t="s">
+      <c r="B59" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C59" s="0" t="s">
         <v>145</v>
       </c>
-      <c r="D59" t="s">
+      <c r="D59" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="60" spans="1:4">
-      <c r="A60" t="s">
+      <c r="A60" s="0" t="s">
         <v>147</v>
       </c>
-      <c r="B60">
-[...2 lines deleted...]
-      <c r="C60" t="s">
+      <c r="B60" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C60" s="0" t="s">
         <v>148</v>
       </c>
-      <c r="D60" t="s">
+      <c r="D60" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="61" spans="1:4">
-      <c r="A61" t="s">
+      <c r="A61" s="0" t="s">
         <v>150</v>
       </c>
-      <c r="B61">
-[...2 lines deleted...]
-      <c r="C61" t="s">
+      <c r="B61" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C61" s="0" t="s">
         <v>151</v>
       </c>
-      <c r="D61" t="s">
+      <c r="D61" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="62" spans="1:4">
-      <c r="A62" t="s">
+      <c r="A62" s="0" t="s">
         <v>153</v>
       </c>
-      <c r="B62">
-[...2 lines deleted...]
-      <c r="C62" t="s">
+      <c r="B62" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C62" s="0" t="s">
         <v>154</v>
       </c>
-      <c r="D62" t="s">
+      <c r="D62" s="0" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="63" spans="1:4">
-      <c r="A63" t="s">
+      <c r="A63" s="0" t="s">
         <v>156</v>
       </c>
-      <c r="B63">
-[...2 lines deleted...]
-      <c r="C63" t="s">
+      <c r="B63" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C63" s="0" t="s">
         <v>157</v>
       </c>
-      <c r="D63" t="s">
+      <c r="D63" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="64" spans="1:4">
-      <c r="A64" t="s">
+      <c r="A64" s="0" t="s">
         <v>158</v>
       </c>
-      <c r="B64">
-[...2 lines deleted...]
-      <c r="C64" t="s">
+      <c r="B64" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C64" s="0" t="s">
         <v>159</v>
       </c>
-      <c r="D64" t="s">
+      <c r="D64" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="65" spans="1:4">
-      <c r="A65" t="s">
+      <c r="A65" s="0" t="s">
         <v>161</v>
       </c>
-      <c r="B65">
-[...2 lines deleted...]
-      <c r="C65" t="s">
+      <c r="B65" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C65" s="0" t="s">
         <v>162</v>
       </c>
-      <c r="D65" t="s">
+      <c r="D65" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="66" spans="1:4">
-      <c r="A66" t="s">
+      <c r="A66" s="0" t="s">
         <v>164</v>
       </c>
-      <c r="B66">
-[...2 lines deleted...]
-      <c r="C66" t="s">
+      <c r="B66" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C66" s="0" t="s">
         <v>165</v>
       </c>
-      <c r="D66" t="s">
+      <c r="D66" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="67" spans="1:4">
-      <c r="A67" t="s">
+      <c r="A67" s="0" t="s">
         <v>167</v>
       </c>
-      <c r="B67">
-[...2 lines deleted...]
-      <c r="C67" t="s">
+      <c r="B67" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C67" s="0" t="s">
         <v>168</v>
       </c>
-      <c r="D67" t="s">
+      <c r="D67" s="0" t="s">
         <v>169</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>