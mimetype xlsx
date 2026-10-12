--- v2 (2026-08-28)
+++ v3 (2026-10-12)
@@ -59,513 +59,513 @@
   <si>
     <t xml:space="preserve">Fiscal year 2025 state-level education appropriations include estimated uncategorizable state support for South Carolina and South Dakota. </t>
   </si>
   <si>
     <t>Each year, approximately one-third of education appropriations in Illinois go toward the state’s retirement pension system. See the Illinois State Spotlight for more details.</t>
   </si>
   <si>
     <t>Source(s):</t>
   </si>
   <si>
     <t>State Higher Education Executive Officers Association</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>FY</t>
   </si>
   <si>
     <t>Education Appropriations per FTE</t>
   </si>
   <si>
     <t>Net Tuition Revenue per FTE</t>
   </si>
   <si>
+    <t>Alabama</t>
+  </si>
+  <si>
+    <t>$10,039</t>
+  </si>
+  <si>
+    <t>$13,528</t>
+  </si>
+  <si>
+    <t>Alaska</t>
+  </si>
+  <si>
+    <t>$26,401</t>
+  </si>
+  <si>
+    <t>$5,646</t>
+  </si>
+  <si>
+    <t>Arizona</t>
+  </si>
+  <si>
+    <t>$5,983</t>
+  </si>
+  <si>
+    <t>$10,323</t>
+  </si>
+  <si>
+    <t>Arkansas</t>
+  </si>
+  <si>
+    <t>$8,116</t>
+  </si>
+  <si>
+    <t>$6,877</t>
+  </si>
+  <si>
+    <t>California</t>
+  </si>
+  <si>
+    <t>$15,749</t>
+  </si>
+  <si>
+    <t>$3,620</t>
+  </si>
+  <si>
+    <t>Colorado</t>
+  </si>
+  <si>
+    <t>$8,529</t>
+  </si>
+  <si>
+    <t>$13,518</t>
+  </si>
+  <si>
+    <t>Connecticut</t>
+  </si>
+  <si>
+    <t>$18,759</t>
+  </si>
+  <si>
+    <t>$13,261</t>
+  </si>
+  <si>
+    <t>D.C.</t>
+  </si>
+  <si>
+    <t>$31,117</t>
+  </si>
+  <si>
+    <t>$5,531</t>
+  </si>
+  <si>
+    <t>Delaware</t>
+  </si>
+  <si>
+    <t>$7,927</t>
+  </si>
+  <si>
+    <t>$22,416</t>
+  </si>
+  <si>
+    <t>Florida</t>
+  </si>
+  <si>
+    <t>$11,343</t>
+  </si>
+  <si>
+    <t>$2,485</t>
+  </si>
+  <si>
+    <t>Georgia</t>
+  </si>
+  <si>
+    <t>$11,336</t>
+  </si>
+  <si>
+    <t>$4,638</t>
+  </si>
+  <si>
+    <t>Hawaii</t>
+  </si>
+  <si>
+    <t>$22,864</t>
+  </si>
+  <si>
+    <t>$6,471</t>
+  </si>
+  <si>
+    <t>Idaho</t>
+  </si>
+  <si>
+    <t>$10,961</t>
+  </si>
+  <si>
+    <t>$8,353</t>
+  </si>
+  <si>
+    <t>Illinois</t>
+  </si>
+  <si>
+    <t>$23,567</t>
+  </si>
+  <si>
+    <t>$8,226</t>
+  </si>
+  <si>
+    <t>Indiana</t>
+  </si>
+  <si>
+    <t>$6,133</t>
+  </si>
+  <si>
+    <t>$10,067</t>
+  </si>
+  <si>
+    <t>Iowa</t>
+  </si>
+  <si>
+    <t>$6,818</t>
+  </si>
+  <si>
+    <t>$11,780</t>
+  </si>
+  <si>
+    <t>Kansas</t>
+  </si>
+  <si>
+    <t>$12,133</t>
+  </si>
+  <si>
+    <t>$7,222</t>
+  </si>
+  <si>
+    <t>Kentucky</t>
+  </si>
+  <si>
+    <t>$9,250</t>
+  </si>
+  <si>
+    <t>$8,242</t>
+  </si>
+  <si>
+    <t>Louisiana</t>
+  </si>
+  <si>
+    <t>$6,771</t>
+  </si>
+  <si>
+    <t>$4,881</t>
+  </si>
+  <si>
+    <t>Maine</t>
+  </si>
+  <si>
+    <t>$10,097</t>
+  </si>
+  <si>
+    <t>$7,153</t>
+  </si>
+  <si>
+    <t>Maryland</t>
+  </si>
+  <si>
+    <t>$16,069</t>
+  </si>
+  <si>
+    <t>$9,818</t>
+  </si>
+  <si>
+    <t>Massachusetts</t>
+  </si>
+  <si>
+    <t>$17,961</t>
+  </si>
+  <si>
+    <t>$7,596</t>
+  </si>
+  <si>
+    <t>Michigan</t>
+  </si>
+  <si>
+    <t>$9,242</t>
+  </si>
+  <si>
+    <t>$14,111</t>
+  </si>
+  <si>
+    <t>Minnesota</t>
+  </si>
+  <si>
+    <t>$10,588</t>
+  </si>
+  <si>
+    <t>$10,126</t>
+  </si>
+  <si>
+    <t>Mississippi</t>
+  </si>
+  <si>
+    <t>$7,406</t>
+  </si>
+  <si>
+    <t>$8,435</t>
+  </si>
+  <si>
+    <t>Missouri</t>
+  </si>
+  <si>
+    <t>$9,141</t>
+  </si>
+  <si>
+    <t>$8,408</t>
+  </si>
+  <si>
+    <t>Montana</t>
+  </si>
+  <si>
+    <t>$8,157</t>
+  </si>
+  <si>
+    <t>$8,790</t>
+  </si>
+  <si>
+    <t>Nebraska</t>
+  </si>
+  <si>
+    <t>$13,032</t>
+  </si>
+  <si>
+    <t>$6,530</t>
+  </si>
+  <si>
+    <t>Nevada</t>
+  </si>
+  <si>
+    <t>$11,402</t>
+  </si>
+  <si>
+    <t>$2,507</t>
+  </si>
+  <si>
+    <t>New Hampshire</t>
+  </si>
+  <si>
+    <t>$5,458</t>
+  </si>
+  <si>
+    <t>$11,305</t>
+  </si>
+  <si>
+    <t>New Jersey</t>
+  </si>
+  <si>
+    <t>$11,508</t>
+  </si>
+  <si>
+    <t>$7,135</t>
+  </si>
+  <si>
     <t>New Mexico</t>
   </si>
   <si>
     <t>$21,441</t>
   </si>
   <si>
     <t>$3,138</t>
   </si>
   <si>
+    <t>New York</t>
+  </si>
+  <si>
+    <t>$16,718</t>
+  </si>
+  <si>
+    <t>$6,757</t>
+  </si>
+  <si>
+    <t>North Carolina</t>
+  </si>
+  <si>
+    <t>$10,794</t>
+  </si>
+  <si>
+    <t>$4,434</t>
+  </si>
+  <si>
+    <t>North Dakota</t>
+  </si>
+  <si>
+    <t>$10,287</t>
+  </si>
+  <si>
+    <t>$9,409</t>
+  </si>
+  <si>
+    <t>Ohio</t>
+  </si>
+  <si>
+    <t>$7,394</t>
+  </si>
+  <si>
+    <t>$9,007</t>
+  </si>
+  <si>
+    <t>Oklahoma</t>
+  </si>
+  <si>
+    <t>$8,351</t>
+  </si>
+  <si>
+    <t>$7,698</t>
+  </si>
+  <si>
+    <t>Oregon</t>
+  </si>
+  <si>
+    <t>$9,672</t>
+  </si>
+  <si>
+    <t>$11,174</t>
+  </si>
+  <si>
+    <t>Pennsylvania</t>
+  </si>
+  <si>
+    <t>$7,108</t>
+  </si>
+  <si>
+    <t>$11,357</t>
+  </si>
+  <si>
+    <t>Rhode Island</t>
+  </si>
+  <si>
+    <t>$9,151</t>
+  </si>
+  <si>
+    <t>$11,440</t>
+  </si>
+  <si>
+    <t>South Carolina</t>
+  </si>
+  <si>
+    <t>$9,471</t>
+  </si>
+  <si>
+    <t>$11,579</t>
+  </si>
+  <si>
     <t>South Dakota</t>
   </si>
   <si>
     <t>$9,600</t>
   </si>
   <si>
     <t>$8,905</t>
   </si>
   <si>
-    <t>Massachusetts</t>
-[...23 lines deleted...]
-    <t>$11,579</t>
+    <t>Tennessee</t>
+  </si>
+  <si>
+    <t>$12,964</t>
+  </si>
+  <si>
+    <t>$7,728</t>
+  </si>
+  <si>
+    <t>Texas</t>
+  </si>
+  <si>
+    <t>$13,537</t>
+  </si>
+  <si>
+    <t>$7,432</t>
   </si>
   <si>
     <t>U.S.</t>
   </si>
   <si>
     <t>$12,082</t>
   </si>
   <si>
     <t>$7,459</t>
   </si>
   <si>
-    <t>Michigan</t>
-[...86 lines deleted...]
-    <t>$8,408</t>
+    <t>Utah</t>
+  </si>
+  <si>
+    <t>$12,106</t>
+  </si>
+  <si>
+    <t>Vermont</t>
+  </si>
+  <si>
+    <t>$6,017</t>
+  </si>
+  <si>
+    <t>$18,477</t>
+  </si>
+  <si>
+    <t>Virginia</t>
+  </si>
+  <si>
+    <t>$11,426</t>
+  </si>
+  <si>
+    <t>$8,260</t>
   </si>
   <si>
     <t>Washington</t>
   </si>
   <si>
     <t>$15,571</t>
   </si>
   <si>
     <t>$7,537</t>
   </si>
   <si>
-    <t>Montana</t>
-[...158 lines deleted...]
-    <t>$9,409</t>
+    <t>West Virginia</t>
+  </si>
+  <si>
+    <t>$7,739</t>
+  </si>
+  <si>
+    <t>$6,826</t>
   </si>
   <si>
     <t>Wisconsin</t>
   </si>
   <si>
     <t>$9,400</t>
   </si>
   <si>
     <t>$7,938</t>
   </si>
   <si>
-    <t>Utah</t>
-[...34 lines deleted...]
-  <si>
     <t>Wyoming</t>
   </si>
   <si>
     <t>$17,437</t>
   </si>
   <si>
     <t>$2,854</t>
-  </si>
-[...94 lines deleted...]
-    <t>$8,226</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1599,79 +1599,79 @@
     <row r="60" spans="1:4">
       <c r="A60" s="0" t="s">
         <v>147</v>
       </c>
       <c r="B60" s="0">
         <v>2025</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>148</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="0" t="s">
         <v>150</v>
       </c>
       <c r="B61" s="0">
         <v>2025</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>152</v>
+        <v>125</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="B62" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C62" s="0" t="s">
         <v>153</v>
       </c>
-      <c r="B62" s="0">
-[...2 lines deleted...]
-      <c r="C62" s="0" t="s">
+      <c r="D62" s="0" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="B63" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C63" s="0" t="s">
         <v>156</v>
       </c>
-      <c r="B63" s="0">
-[...2 lines deleted...]
-      <c r="C63" s="0" t="s">
+      <c r="D63" s="0" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="0" t="s">
         <v>158</v>
       </c>
       <c r="B64" s="0">
         <v>2025</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>159</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="0" t="s">
         <v>161</v>
       </c>
       <c r="B65" s="0">
         <v>2025</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>162</v>