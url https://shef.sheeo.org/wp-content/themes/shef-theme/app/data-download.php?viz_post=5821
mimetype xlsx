--- v0 (2026-05-29)
+++ v1 (2026-08-28)
@@ -566,450 +566,450 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:D37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
-      <c r="A1" t="s">
+      <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
-      <c r="A2" t="s">
+      <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:4">
-      <c r="A5" t="s">
+      <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:4">
-      <c r="A6" t="s">
+      <c r="A6" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:4">
-      <c r="A7" t="s">
+      <c r="A7" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="10" spans="1:4">
-      <c r="A10" t="s">
+      <c r="A10" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="12" spans="1:4">
-      <c r="A12" t="s">
+      <c r="A12" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B12" s="0" t="s">
         <v>9</v>
       </c>
-      <c r="C12" t="s">
+      <c r="C12" s="0" t="s">
         <v>10</v>
       </c>
-      <c r="D12" t="s">
+      <c r="D12" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:4">
-      <c r="A13" t="s">
-[...2 lines deleted...]
-      <c r="B13">
+      <c r="A13" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="B13" s="0">
         <v>2012</v>
       </c>
-      <c r="C13" t="s">
+      <c r="C13" s="0" t="s">
         <v>13</v>
       </c>
-      <c r="D13" t="s">
+      <c r="D13" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:4">
-      <c r="A14" t="s">
-[...2 lines deleted...]
-      <c r="B14">
+      <c r="A14" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="B14" s="0">
         <v>2008</v>
       </c>
-      <c r="C14" t="s">
+      <c r="C14" s="0" t="s">
         <v>15</v>
       </c>
-      <c r="D14" t="s">
+      <c r="D14" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:4">
-      <c r="A15" t="s">
-[...2 lines deleted...]
-      <c r="B15">
+      <c r="A15" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="B15" s="0">
         <v>2009</v>
       </c>
-      <c r="C15" t="s">
+      <c r="C15" s="0" t="s">
         <v>17</v>
       </c>
-      <c r="D15" t="s">
+      <c r="D15" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:4">
-      <c r="A16" t="s">
-[...2 lines deleted...]
-      <c r="B16">
+      <c r="A16" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="B16" s="0">
         <v>2022</v>
       </c>
-      <c r="C16" t="s">
+      <c r="C16" s="0" t="s">
         <v>19</v>
       </c>
-      <c r="D16" t="s">
+      <c r="D16" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="17" spans="1:4">
-      <c r="A17" t="s">
-[...2 lines deleted...]
-      <c r="B17">
+      <c r="A17" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="B17" s="0">
         <v>2020</v>
       </c>
-      <c r="C17" t="s">
+      <c r="C17" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="D17" t="s">
+      <c r="D17" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="18" spans="1:4">
-      <c r="A18" t="s">
-[...2 lines deleted...]
-      <c r="B18">
+      <c r="A18" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="B18" s="0">
         <v>2013</v>
       </c>
-      <c r="C18" t="s">
+      <c r="C18" s="0" t="s">
         <v>23</v>
       </c>
-      <c r="D18" t="s">
+      <c r="D18" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="19" spans="1:4">
-      <c r="A19" t="s">
-[...2 lines deleted...]
-      <c r="B19">
+      <c r="A19" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="B19" s="0">
         <v>2025</v>
       </c>
-      <c r="C19" t="s">
+      <c r="C19" s="0" t="s">
         <v>25</v>
       </c>
-      <c r="D19" t="s">
+      <c r="D19" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="20" spans="1:4">
-      <c r="A20" t="s">
-[...2 lines deleted...]
-      <c r="B20">
+      <c r="A20" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="B20" s="0">
         <v>2005</v>
       </c>
-      <c r="C20" t="s">
+      <c r="C20" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="D20" t="s">
+      <c r="D20" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="21" spans="1:4">
-      <c r="A21" t="s">
-[...2 lines deleted...]
-      <c r="B21">
+      <c r="A21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="B21" s="0">
         <v>2015</v>
       </c>
-      <c r="C21" t="s">
+      <c r="C21" s="0" t="s">
         <v>29</v>
       </c>
-      <c r="D21" t="s">
+      <c r="D21" s="0" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="22" spans="1:4">
-      <c r="A22" t="s">
-[...2 lines deleted...]
-      <c r="B22">
+      <c r="A22" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="B22" s="0">
         <v>2011</v>
       </c>
-      <c r="C22" t="s">
+      <c r="C22" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="D22" t="s">
+      <c r="D22" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="23" spans="1:4">
-      <c r="A23" t="s">
-[...2 lines deleted...]
-      <c r="B23">
+      <c r="A23" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="B23" s="0">
         <v>2014</v>
       </c>
-      <c r="C23" t="s">
+      <c r="C23" s="0" t="s">
         <v>33</v>
       </c>
-      <c r="D23" t="s">
+      <c r="D23" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:4">
-      <c r="A24" t="s">
-[...2 lines deleted...]
-      <c r="B24">
+      <c r="A24" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="B24" s="0">
         <v>2016</v>
       </c>
-      <c r="C24" t="s">
+      <c r="C24" s="0" t="s">
         <v>35</v>
       </c>
-      <c r="D24" t="s">
+      <c r="D24" s="0" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="25" spans="1:4">
-      <c r="A25" t="s">
-[...2 lines deleted...]
-      <c r="B25">
+      <c r="A25" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="B25" s="0">
         <v>2003</v>
       </c>
-      <c r="C25" t="s">
+      <c r="C25" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="D25" t="s">
+      <c r="D25" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="26" spans="1:4">
-      <c r="A26" t="s">
-[...2 lines deleted...]
-      <c r="B26">
+      <c r="A26" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="B26" s="0">
         <v>2019</v>
       </c>
-      <c r="C26" t="s">
+      <c r="C26" s="0" t="s">
         <v>39</v>
       </c>
-      <c r="D26" t="s">
+      <c r="D26" s="0" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="27" spans="1:4">
-      <c r="A27" t="s">
-[...2 lines deleted...]
-      <c r="B27">
+      <c r="A27" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="B27" s="0">
         <v>2021</v>
       </c>
-      <c r="C27" t="s">
+      <c r="C27" s="0" t="s">
         <v>41</v>
       </c>
-      <c r="D27" t="s">
+      <c r="D27" s="0" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="28" spans="1:4">
-      <c r="A28" t="s">
-[...2 lines deleted...]
-      <c r="B28">
+      <c r="A28" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="B28" s="0">
         <v>2001</v>
       </c>
-      <c r="C28" t="s">
+      <c r="C28" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="D28" t="s">
+      <c r="D28" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="29" spans="1:4">
-      <c r="A29" t="s">
-[...2 lines deleted...]
-      <c r="B29">
+      <c r="A29" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="B29" s="0">
         <v>2002</v>
       </c>
-      <c r="C29" t="s">
+      <c r="C29" s="0" t="s">
         <v>45</v>
       </c>
-      <c r="D29" t="s">
+      <c r="D29" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="30" spans="1:4">
-      <c r="A30" t="s">
-[...2 lines deleted...]
-      <c r="B30">
+      <c r="A30" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="B30" s="0">
         <v>2007</v>
       </c>
-      <c r="C30" t="s">
+      <c r="C30" s="0" t="s">
         <v>47</v>
       </c>
-      <c r="D30" t="s">
+      <c r="D30" s="0" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="31" spans="1:4">
-      <c r="A31" t="s">
-[...2 lines deleted...]
-      <c r="B31">
+      <c r="A31" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="B31" s="0">
         <v>2023</v>
       </c>
-      <c r="C31" t="s">
+      <c r="C31" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="D31" t="s">
+      <c r="D31" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="32" spans="1:4">
-      <c r="A32" t="s">
-[...2 lines deleted...]
-      <c r="B32">
+      <c r="A32" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="B32" s="0">
         <v>2010</v>
       </c>
-      <c r="C32" t="s">
+      <c r="C32" s="0" t="s">
         <v>51</v>
       </c>
-      <c r="D32" t="s">
+      <c r="D32" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="33" spans="1:4">
-      <c r="A33" t="s">
-[...2 lines deleted...]
-      <c r="B33">
+      <c r="A33" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="B33" s="0">
         <v>2024</v>
       </c>
-      <c r="C33" t="s">
+      <c r="C33" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="D33" t="s">
+      <c r="D33" s="0" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="34" spans="1:4">
-      <c r="A34" t="s">
-[...2 lines deleted...]
-      <c r="B34">
+      <c r="A34" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="B34" s="0">
         <v>2004</v>
       </c>
-      <c r="C34" t="s">
+      <c r="C34" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="D34" t="s">
+      <c r="D34" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="35" spans="1:4">
-      <c r="A35" t="s">
-[...2 lines deleted...]
-      <c r="B35">
+      <c r="A35" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="B35" s="0">
         <v>2017</v>
       </c>
-      <c r="C35" t="s">
+      <c r="C35" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="D35" t="s">
+      <c r="D35" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="36" spans="1:4">
-      <c r="A36" t="s">
-[...2 lines deleted...]
-      <c r="B36">
+      <c r="A36" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="B36" s="0">
         <v>2018</v>
       </c>
-      <c r="C36" t="s">
+      <c r="C36" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="D36" t="s">
+      <c r="D36" s="0" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="37" spans="1:4">
-      <c r="A37" t="s">
-[...2 lines deleted...]
-      <c r="B37">
+      <c r="A37" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="B37" s="0">
         <v>2006</v>
       </c>
-      <c r="C37" t="s">
+      <c r="C37" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="D37" t="s">
+      <c r="D37" s="0" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>