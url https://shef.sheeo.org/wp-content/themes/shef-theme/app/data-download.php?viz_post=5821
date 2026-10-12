--- v1 (2026-08-28)
+++ v2 (2026-10-12)
@@ -53,168 +53,168 @@
   <si>
     <t>Education appropriations are a measure of state and local support available for public higher education operating expenses and student financial aid, excluding appropriations for research, hospitals, and medical education. Education appropriations include federal stimulus funding.</t>
   </si>
   <si>
     <t>Source(s):</t>
   </si>
   <si>
     <t>State Higher Education Executive Officers Association</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>FY</t>
   </si>
   <si>
     <t>State Public Financial Aid per FTE</t>
   </si>
   <si>
     <t>Financial Aid % of Education Appropriations</t>
   </si>
   <si>
     <t>U.S.</t>
   </si>
   <si>
+    <t>$1,012</t>
+  </si>
+  <si>
+    <t>9.46%</t>
+  </si>
+  <si>
     <t>$610</t>
   </si>
   <si>
     <t>10.15%</t>
   </si>
   <si>
     <t>$518</t>
   </si>
   <si>
     <t>7.08%</t>
   </si>
   <si>
     <t>$536</t>
   </si>
   <si>
     <t>7.73%</t>
   </si>
   <si>
-    <t>$1,012</t>
-[...2 lines deleted...]
-    <t>9.46%</t>
+    <t>$596</t>
+  </si>
+  <si>
+    <t>9.55%</t>
+  </si>
+  <si>
+    <t>$1,271</t>
+  </si>
+  <si>
+    <t>10.52%</t>
   </si>
   <si>
     <t>$866</t>
   </si>
   <si>
     <t>9.65%</t>
   </si>
   <si>
-    <t>$596</t>
-[...8 lines deleted...]
-    <t>10.52%</t>
+    <t>$695</t>
+  </si>
+  <si>
+    <t>9.84%</t>
   </si>
   <si>
     <t>$436</t>
   </si>
   <si>
     <t>7.09%</t>
   </si>
   <si>
-    <t>$695</t>
-[...4 lines deleted...]
-  <si>
     <t>$581</t>
   </si>
   <si>
     <t>8.97%</t>
   </si>
   <si>
     <t>$641</t>
   </si>
   <si>
     <t>9.60%</t>
   </si>
   <si>
     <t>$711</t>
   </si>
   <si>
     <t>9.83%</t>
   </si>
   <si>
     <t>$349</t>
   </si>
   <si>
     <t>5.69%</t>
   </si>
   <si>
     <t>$819</t>
   </si>
   <si>
     <t>9.68%</t>
   </si>
   <si>
     <t>$961</t>
   </si>
   <si>
     <t>9.94%</t>
   </si>
   <si>
     <t>$326</t>
   </si>
   <si>
     <t>5.07%</t>
   </si>
   <si>
     <t>$338</t>
   </si>
   <si>
     <t>5.31%</t>
   </si>
   <si>
+    <t>$1,075</t>
+  </si>
+  <si>
+    <t>9.49%</t>
+  </si>
+  <si>
+    <t>$558</t>
+  </si>
+  <si>
+    <t>8.33%</t>
+  </si>
+  <si>
     <t>$501</t>
   </si>
   <si>
     <t>7.17%</t>
-  </si>
-[...10 lines deleted...]
-    <t>8.33%</t>
   </si>
   <si>
     <t>$1,172</t>
   </si>
   <si>
     <t>9.91%</t>
   </si>
   <si>
     <t>$392</t>
   </si>
   <si>
     <t>6.59%</t>
   </si>
   <si>
     <t>$696</t>
   </si>
   <si>
     <t>9.15%</t>
   </si>
   <si>
     <t>$760</t>
   </si>
   <si>
     <t>9.58%</t>
   </si>
@@ -624,163 +624,163 @@
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="0">
-        <v>2012</v>
+        <v>2022</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="0">
-        <v>2008</v>
+        <v>2012</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="0">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="0">
-        <v>2022</v>
+        <v>2009</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>19</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="0">
-        <v>2020</v>
+        <v>2013</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="0">
-        <v>2013</v>
+        <v>2025</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>23</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="0">
-        <v>2025</v>
+        <v>2020</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B20" s="0">
-        <v>2005</v>
+        <v>2015</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B21" s="0">
-        <v>2015</v>
+        <v>2005</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>29</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B22" s="0">
         <v>2011</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>31</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="0" t="s">
         <v>12</v>
@@ -862,79 +862,79 @@
         <v>43</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B29" s="0">
         <v>2002</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>45</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B30" s="0">
-        <v>2007</v>
+        <v>2023</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>47</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B31" s="0">
-        <v>2023</v>
+        <v>2010</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>49</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B32" s="0">
-        <v>2010</v>
+        <v>2007</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>51</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B33" s="0">
         <v>2024</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>53</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="0" t="s">
         <v>12</v>
@@ -966,51 +966,51 @@
     <row r="36" spans="1:4">
       <c r="A36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B36" s="0">
         <v>2018</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>59</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B37" s="0">
         <v>2006</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>61</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">