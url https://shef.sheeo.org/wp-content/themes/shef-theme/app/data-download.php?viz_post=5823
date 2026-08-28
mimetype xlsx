--- v0 (2026-05-29)
+++ v1 (2026-08-28)
@@ -548,598 +548,598 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:C57"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A8" sqref="A8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:3">
-      <c r="A1" t="s">
+      <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:3">
-      <c r="A2" t="s">
+      <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:3">
-      <c r="A5" t="s">
+      <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:3">
-      <c r="A6" t="s">
+      <c r="A6" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="9" spans="1:3">
-      <c r="A9" t="s">
+      <c r="A9" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="11" spans="1:3">
-      <c r="A11" t="s">
+      <c r="A11" s="0" t="s">
         <v>7</v>
       </c>
-      <c r="B11" t="s">
+      <c r="B11" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="C11" t="s">
+      <c r="C11" s="0" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:3">
-      <c r="A12" t="s">
-[...2 lines deleted...]
-      <c r="B12">
+      <c r="A12" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B12" s="0">
         <v>1980.0</v>
       </c>
-      <c r="C12" t="s">
+      <c r="C12" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:3">
-      <c r="A13" t="s">
-[...2 lines deleted...]
-      <c r="B13">
+      <c r="A13" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B13" s="0">
         <v>1981.0</v>
       </c>
-      <c r="C13" t="s">
+      <c r="C13" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:3">
-      <c r="A14" t="s">
-[...2 lines deleted...]
-      <c r="B14">
+      <c r="A14" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B14" s="0">
         <v>1982.0</v>
       </c>
-      <c r="C14" t="s">
+      <c r="C14" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:3">
-      <c r="A15" t="s">
-[...2 lines deleted...]
-      <c r="B15">
+      <c r="A15" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B15" s="0">
         <v>1983.0</v>
       </c>
-      <c r="C15" t="s">
+      <c r="C15" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:3">
-      <c r="A16" t="s">
-[...2 lines deleted...]
-      <c r="B16">
+      <c r="A16" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B16" s="0">
         <v>1984.0</v>
       </c>
-      <c r="C16" t="s">
+      <c r="C16" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:3">
-      <c r="A17" t="s">
-[...2 lines deleted...]
-      <c r="B17">
+      <c r="A17" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B17" s="0">
         <v>1985.0</v>
       </c>
-      <c r="C17" t="s">
+      <c r="C17" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:3">
-      <c r="A18" t="s">
-[...2 lines deleted...]
-      <c r="B18">
+      <c r="A18" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B18" s="0">
         <v>1986.0</v>
       </c>
-      <c r="C18" t="s">
+      <c r="C18" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="19" spans="1:3">
-      <c r="A19" t="s">
-[...2 lines deleted...]
-      <c r="B19">
+      <c r="A19" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B19" s="0">
         <v>1987.0</v>
       </c>
-      <c r="C19" t="s">
+      <c r="C19" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:3">
-      <c r="A20" t="s">
-[...2 lines deleted...]
-      <c r="B20">
+      <c r="A20" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B20" s="0">
         <v>1988.0</v>
       </c>
-      <c r="C20" t="s">
+      <c r="C20" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="21" spans="1:3">
-      <c r="A21" t="s">
-[...2 lines deleted...]
-      <c r="B21">
+      <c r="A21" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B21" s="0">
         <v>1989.0</v>
       </c>
-      <c r="C21" t="s">
+      <c r="C21" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="22" spans="1:3">
-      <c r="A22" t="s">
-[...2 lines deleted...]
-      <c r="B22">
+      <c r="A22" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B22" s="0">
         <v>1990.0</v>
       </c>
-      <c r="C22" t="s">
+      <c r="C22" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="23" spans="1:3">
-      <c r="A23" t="s">
-[...2 lines deleted...]
-      <c r="B23">
+      <c r="A23" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B23" s="0">
         <v>1991.0</v>
       </c>
-      <c r="C23" t="s">
+      <c r="C23" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="24" spans="1:3">
-      <c r="A24" t="s">
-[...2 lines deleted...]
-      <c r="B24">
+      <c r="A24" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B24" s="0">
         <v>1992.0</v>
       </c>
-      <c r="C24" t="s">
+      <c r="C24" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="25" spans="1:3">
-      <c r="A25" t="s">
-[...2 lines deleted...]
-      <c r="B25">
+      <c r="A25" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B25" s="0">
         <v>1993.0</v>
       </c>
-      <c r="C25" t="s">
+      <c r="C25" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="26" spans="1:3">
-      <c r="A26" t="s">
-[...2 lines deleted...]
-      <c r="B26">
+      <c r="A26" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B26" s="0">
         <v>1994.0</v>
       </c>
-      <c r="C26" t="s">
+      <c r="C26" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="27" spans="1:3">
-      <c r="A27" t="s">
-[...2 lines deleted...]
-      <c r="B27">
+      <c r="A27" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B27" s="0">
         <v>1995.0</v>
       </c>
-      <c r="C27" t="s">
+      <c r="C27" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="28" spans="1:3">
-      <c r="A28" t="s">
-[...2 lines deleted...]
-      <c r="B28">
+      <c r="A28" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B28" s="0">
         <v>1996.0</v>
       </c>
-      <c r="C28" t="s">
+      <c r="C28" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="29" spans="1:3">
-      <c r="A29" t="s">
-[...2 lines deleted...]
-      <c r="B29">
+      <c r="A29" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B29" s="0">
         <v>1997.0</v>
       </c>
-      <c r="C29" t="s">
+      <c r="C29" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="30" spans="1:3">
-      <c r="A30" t="s">
-[...2 lines deleted...]
-      <c r="B30">
+      <c r="A30" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B30" s="0">
         <v>1998.0</v>
       </c>
-      <c r="C30" t="s">
+      <c r="C30" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="31" spans="1:3">
-      <c r="A31" t="s">
-[...2 lines deleted...]
-      <c r="B31">
+      <c r="A31" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B31" s="0">
         <v>1999.0</v>
       </c>
-      <c r="C31" t="s">
+      <c r="C31" s="0" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="32" spans="1:3">
-      <c r="A32" t="s">
-[...2 lines deleted...]
-      <c r="B32">
+      <c r="A32" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B32" s="0">
         <v>2000.0</v>
       </c>
-      <c r="C32" t="s">
+      <c r="C32" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="33" spans="1:3">
-      <c r="A33" t="s">
-[...2 lines deleted...]
-      <c r="B33">
+      <c r="A33" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B33" s="0">
         <v>2001.0</v>
       </c>
-      <c r="C33" t="s">
+      <c r="C33" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="34" spans="1:3">
-      <c r="A34" t="s">
-[...2 lines deleted...]
-      <c r="B34">
+      <c r="A34" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B34" s="0">
         <v>2002.0</v>
       </c>
-      <c r="C34" t="s">
+      <c r="C34" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="35" spans="1:3">
-      <c r="A35" t="s">
-[...2 lines deleted...]
-      <c r="B35">
+      <c r="A35" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B35" s="0">
         <v>2003.0</v>
       </c>
-      <c r="C35" t="s">
+      <c r="C35" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="36" spans="1:3">
-      <c r="A36" t="s">
-[...2 lines deleted...]
-      <c r="B36">
+      <c r="A36" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B36" s="0">
         <v>2004.0</v>
       </c>
-      <c r="C36" t="s">
+      <c r="C36" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="37" spans="1:3">
-      <c r="A37" t="s">
-[...2 lines deleted...]
-      <c r="B37">
+      <c r="A37" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B37" s="0">
         <v>2005.0</v>
       </c>
-      <c r="C37" t="s">
+      <c r="C37" s="0" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="38" spans="1:3">
-      <c r="A38" t="s">
-[...2 lines deleted...]
-      <c r="B38">
+      <c r="A38" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B38" s="0">
         <v>2006.0</v>
       </c>
-      <c r="C38" t="s">
+      <c r="C38" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="39" spans="1:3">
-      <c r="A39" t="s">
-[...2 lines deleted...]
-      <c r="B39">
+      <c r="A39" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B39" s="0">
         <v>2007.0</v>
       </c>
-      <c r="C39" t="s">
+      <c r="C39" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="40" spans="1:3">
-      <c r="A40" t="s">
-[...2 lines deleted...]
-      <c r="B40">
+      <c r="A40" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B40" s="0">
         <v>2008.0</v>
       </c>
-      <c r="C40" t="s">
+      <c r="C40" s="0" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="41" spans="1:3">
-      <c r="A41" t="s">
-[...2 lines deleted...]
-      <c r="B41">
+      <c r="A41" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B41" s="0">
         <v>2009.0</v>
       </c>
-      <c r="C41" t="s">
+      <c r="C41" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="42" spans="1:3">
-      <c r="A42" t="s">
-[...2 lines deleted...]
-      <c r="B42">
+      <c r="A42" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B42" s="0">
         <v>2010.0</v>
       </c>
-      <c r="C42" t="s">
+      <c r="C42" s="0" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="43" spans="1:3">
-      <c r="A43" t="s">
-[...2 lines deleted...]
-      <c r="B43">
+      <c r="A43" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B43" s="0">
         <v>2011.0</v>
       </c>
-      <c r="C43" t="s">
+      <c r="C43" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="44" spans="1:3">
-      <c r="A44" t="s">
-[...2 lines deleted...]
-      <c r="B44">
+      <c r="A44" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B44" s="0">
         <v>2012.0</v>
       </c>
-      <c r="C44" t="s">
+      <c r="C44" s="0" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="45" spans="1:3">
-      <c r="A45" t="s">
-[...2 lines deleted...]
-      <c r="B45">
+      <c r="A45" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B45" s="0">
         <v>2013.0</v>
       </c>
-      <c r="C45" t="s">
+      <c r="C45" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="46" spans="1:3">
-      <c r="A46" t="s">
-[...2 lines deleted...]
-      <c r="B46">
+      <c r="A46" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B46" s="0">
         <v>2014.0</v>
       </c>
-      <c r="C46" t="s">
+      <c r="C46" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="47" spans="1:3">
-      <c r="A47" t="s">
-[...2 lines deleted...]
-      <c r="B47">
+      <c r="A47" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B47" s="0">
         <v>2015.0</v>
       </c>
-      <c r="C47" t="s">
+      <c r="C47" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="48" spans="1:3">
-      <c r="A48" t="s">
-[...2 lines deleted...]
-      <c r="B48">
+      <c r="A48" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B48" s="0">
         <v>2016.0</v>
       </c>
-      <c r="C48" t="s">
+      <c r="C48" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="49" spans="1:3">
-      <c r="A49" t="s">
-[...2 lines deleted...]
-      <c r="B49">
+      <c r="A49" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B49" s="0">
         <v>2017.0</v>
       </c>
-      <c r="C49" t="s">
+      <c r="C49" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="50" spans="1:3">
-      <c r="A50" t="s">
-[...2 lines deleted...]
-      <c r="B50">
+      <c r="A50" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B50" s="0">
         <v>2018.0</v>
       </c>
-      <c r="C50" t="s">
+      <c r="C50" s="0" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="51" spans="1:3">
-      <c r="A51" t="s">
-[...2 lines deleted...]
-      <c r="B51">
+      <c r="A51" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B51" s="0">
         <v>2019.0</v>
       </c>
-      <c r="C51" t="s">
+      <c r="C51" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="52" spans="1:3">
-      <c r="A52" t="s">
-[...2 lines deleted...]
-      <c r="B52">
+      <c r="A52" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B52" s="0">
         <v>2020.0</v>
       </c>
-      <c r="C52" t="s">
+      <c r="C52" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="53" spans="1:3">
-      <c r="A53" t="s">
-[...2 lines deleted...]
-      <c r="B53">
+      <c r="A53" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B53" s="0">
         <v>2021.0</v>
       </c>
-      <c r="C53" t="s">
+      <c r="C53" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="54" spans="1:3">
-      <c r="A54" t="s">
-[...2 lines deleted...]
-      <c r="B54">
+      <c r="A54" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B54" s="0">
         <v>2022.0</v>
       </c>
-      <c r="C54" t="s">
+      <c r="C54" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="55" spans="1:3">
-      <c r="A55" t="s">
-[...2 lines deleted...]
-      <c r="B55">
+      <c r="A55" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B55" s="0">
         <v>2023.0</v>
       </c>
-      <c r="C55" t="s">
+      <c r="C55" s="0" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="56" spans="1:3">
-      <c r="A56" t="s">
-[...2 lines deleted...]
-      <c r="B56">
+      <c r="A56" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B56" s="0">
         <v>2024.0</v>
       </c>
-      <c r="C56" t="s">
+      <c r="C56" s="0" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="57" spans="1:3">
-      <c r="A57" t="s">
-[...2 lines deleted...]
-      <c r="B57">
+      <c r="A57" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B57" s="0">
         <v>2025.0</v>
       </c>
-      <c r="C57" t="s">
+      <c r="C57" s="0" t="s">
         <v>55</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>