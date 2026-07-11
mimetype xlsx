--- v0 (2026-05-25)
+++ v1 (2026-07-11)
@@ -53,648 +53,648 @@
   <si>
     <t xml:space="preserve">In fiscal year 2025 net tuition and fee revenue is estimated for Alabama, Kentucky, and Pennsylvania. </t>
   </si>
   <si>
     <t>Source(s):</t>
   </si>
   <si>
     <t>State Higher Education Executive Officers Association</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>FY</t>
   </si>
   <si>
     <t>Net Tuition Revenue per FTE</t>
   </si>
   <si>
     <t>Two-Year Net Tuition Revenue per FTE</t>
   </si>
   <si>
     <t>Four-Year Net Tuition Revenue per FTE</t>
   </si>
   <si>
+    <t>New Mexico</t>
+  </si>
+  <si>
+    <t>$3,138</t>
+  </si>
+  <si>
+    <t>$1,569</t>
+  </si>
+  <si>
+    <t>$4,341</t>
+  </si>
+  <si>
+    <t>South Dakota</t>
+  </si>
+  <si>
+    <t>$8,905</t>
+  </si>
+  <si>
+    <t>$7,175</t>
+  </si>
+  <si>
+    <t>$9,302</t>
+  </si>
+  <si>
+    <t>South Carolina</t>
+  </si>
+  <si>
+    <t>$11,579</t>
+  </si>
+  <si>
+    <t>$4,526</t>
+  </si>
+  <si>
+    <t>$15,276</t>
+  </si>
+  <si>
+    <t>Hawaii</t>
+  </si>
+  <si>
+    <t>$6,471</t>
+  </si>
+  <si>
+    <t>$3,015</t>
+  </si>
+  <si>
+    <t>$8,482</t>
+  </si>
+  <si>
+    <t>New Hampshire</t>
+  </si>
+  <si>
+    <t>$11,305</t>
+  </si>
+  <si>
+    <t>$5,632</t>
+  </si>
+  <si>
+    <t>$13,226</t>
+  </si>
+  <si>
+    <t>Kansas</t>
+  </si>
+  <si>
+    <t>$7,222</t>
+  </si>
+  <si>
+    <t>$2,532</t>
+  </si>
+  <si>
+    <t>$10,254</t>
+  </si>
+  <si>
+    <t>U.S.</t>
+  </si>
+  <si>
+    <t>$7,459</t>
+  </si>
+  <si>
+    <t>$2,668</t>
+  </si>
+  <si>
+    <t>$10,505</t>
+  </si>
+  <si>
+    <t>Michigan</t>
+  </si>
+  <si>
+    <t>$14,111</t>
+  </si>
+  <si>
+    <t>$4,860</t>
+  </si>
+  <si>
+    <t>$18,375</t>
+  </si>
+  <si>
+    <t>Massachusetts</t>
+  </si>
+  <si>
+    <t>$7,596</t>
+  </si>
+  <si>
+    <t>$1,173</t>
+  </si>
+  <si>
+    <t>$10,886</t>
+  </si>
+  <si>
+    <t>Louisiana</t>
+  </si>
+  <si>
+    <t>$4,881</t>
+  </si>
+  <si>
+    <t>$3,303</t>
+  </si>
+  <si>
+    <t>$5,415</t>
+  </si>
+  <si>
+    <t>New Jersey</t>
+  </si>
+  <si>
+    <t>$7,135</t>
+  </si>
+  <si>
+    <t>$2,804</t>
+  </si>
+  <si>
+    <t>$9,997</t>
+  </si>
+  <si>
+    <t>Oregon</t>
+  </si>
+  <si>
+    <t>$11,174</t>
+  </si>
+  <si>
+    <t>$2,973</t>
+  </si>
+  <si>
+    <t>$16,364</t>
+  </si>
+  <si>
+    <t>Montana</t>
+  </si>
+  <si>
+    <t>$8,790</t>
+  </si>
+  <si>
+    <t>$1,686</t>
+  </si>
+  <si>
+    <t>$10,444</t>
+  </si>
+  <si>
+    <t>California</t>
+  </si>
+  <si>
+    <t>$3,620</t>
+  </si>
+  <si>
+    <t>$767</t>
+  </si>
+  <si>
+    <t>$7,331</t>
+  </si>
+  <si>
+    <t>Texas</t>
+  </si>
+  <si>
+    <t>$7,432</t>
+  </si>
+  <si>
+    <t>$1,958</t>
+  </si>
+  <si>
+    <t>$11,911</t>
+  </si>
+  <si>
+    <t>Tennessee</t>
+  </si>
+  <si>
+    <t>$7,728</t>
+  </si>
+  <si>
+    <t>$1,129</t>
+  </si>
+  <si>
+    <t>$11,298</t>
+  </si>
+  <si>
+    <t>D.C.</t>
+  </si>
+  <si>
+    <t>$5,531</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Ohio</t>
+  </si>
+  <si>
+    <t>$9,007</t>
+  </si>
+  <si>
+    <t>$3,349</t>
+  </si>
+  <si>
+    <t>$10,956</t>
+  </si>
+  <si>
+    <t>Missouri</t>
+  </si>
+  <si>
+    <t>$8,408</t>
+  </si>
+  <si>
+    <t>$4,837</t>
+  </si>
+  <si>
+    <t>$9,995</t>
+  </si>
+  <si>
+    <t>Nebraska</t>
+  </si>
+  <si>
+    <t>$6,530</t>
+  </si>
+  <si>
+    <t>$2,490</t>
+  </si>
+  <si>
+    <t>$8,710</t>
+  </si>
+  <si>
+    <t>Washington</t>
+  </si>
+  <si>
+    <t>$7,537</t>
+  </si>
+  <si>
+    <t>$2,331</t>
+  </si>
+  <si>
+    <t>$12,881</t>
+  </si>
+  <si>
+    <t>Indiana</t>
+  </si>
+  <si>
+    <t>$10,067</t>
+  </si>
+  <si>
+    <t>$3,008</t>
+  </si>
+  <si>
+    <t>$12,919</t>
+  </si>
+  <si>
+    <t>North Carolina</t>
+  </si>
+  <si>
+    <t>$4,434</t>
+  </si>
+  <si>
+    <t>$1,271</t>
+  </si>
+  <si>
+    <t>$7,840</t>
+  </si>
+  <si>
+    <t>Maine</t>
+  </si>
+  <si>
+    <t>$7,153</t>
+  </si>
+  <si>
+    <t>$2,321</t>
+  </si>
+  <si>
+    <t>$9,600</t>
+  </si>
+  <si>
+    <t>Colorado</t>
+  </si>
+  <si>
+    <t>$13,518</t>
+  </si>
+  <si>
+    <t>$4,814</t>
+  </si>
+  <si>
+    <t>$17,773</t>
+  </si>
+  <si>
+    <t>Arkansas</t>
+  </si>
+  <si>
+    <t>$6,877</t>
+  </si>
+  <si>
+    <t>$4,082</t>
+  </si>
+  <si>
+    <t>$7,929</t>
+  </si>
+  <si>
+    <t>Alabama</t>
+  </si>
+  <si>
+    <t>$13,528</t>
+  </si>
+  <si>
+    <t>$5,038</t>
+  </si>
+  <si>
+    <t>$17,146</t>
+  </si>
+  <si>
+    <t>Delaware</t>
+  </si>
+  <si>
+    <t>$22,416</t>
+  </si>
+  <si>
+    <t>$5,871</t>
+  </si>
+  <si>
+    <t>$27,125</t>
+  </si>
+  <si>
+    <t>Arizona</t>
+  </si>
+  <si>
+    <t>$10,323</t>
+  </si>
+  <si>
+    <t>$2,441</t>
+  </si>
+  <si>
+    <t>$13,521</t>
+  </si>
+  <si>
+    <t>Pennsylvania</t>
+  </si>
+  <si>
+    <t>$11,357</t>
+  </si>
+  <si>
+    <t>$4,732</t>
+  </si>
+  <si>
+    <t>$13,400</t>
+  </si>
+  <si>
+    <t>New York</t>
+  </si>
+  <si>
+    <t>$6,757</t>
+  </si>
+  <si>
+    <t>$5,326</t>
+  </si>
+  <si>
+    <t>$7,526</t>
+  </si>
+  <si>
+    <t>Mississippi</t>
+  </si>
+  <si>
+    <t>$8,435</t>
+  </si>
+  <si>
+    <t>$4,008</t>
+  </si>
+  <si>
+    <t>$11,977</t>
+  </si>
+  <si>
+    <t>Minnesota</t>
+  </si>
+  <si>
+    <t>$10,126</t>
+  </si>
+  <si>
+    <t>$5,182</t>
+  </si>
+  <si>
+    <t>$13,752</t>
+  </si>
+  <si>
+    <t>Vermont</t>
+  </si>
+  <si>
+    <t>$18,477</t>
+  </si>
+  <si>
+    <t>$5,500</t>
+  </si>
+  <si>
+    <t>$20,359</t>
+  </si>
+  <si>
+    <t>North Dakota</t>
+  </si>
+  <si>
+    <t>$9,409</t>
+  </si>
+  <si>
+    <t>$3,247</t>
+  </si>
+  <si>
+    <t>$11,225</t>
+  </si>
+  <si>
+    <t>Idaho</t>
+  </si>
+  <si>
+    <t>$8,353</t>
+  </si>
+  <si>
+    <t>$2,761</t>
+  </si>
+  <si>
+    <t>$10,593</t>
+  </si>
+  <si>
+    <t>Utah</t>
+  </si>
+  <si>
+    <t>$7,698</t>
+  </si>
+  <si>
+    <t>$3,301</t>
+  </si>
+  <si>
+    <t>$8,763</t>
+  </si>
+  <si>
+    <t>Wisconsin</t>
+  </si>
+  <si>
+    <t>$7,938</t>
+  </si>
+  <si>
+    <t>$2,491</t>
+  </si>
+  <si>
+    <t>$10,461</t>
+  </si>
+  <si>
+    <t>Kentucky</t>
+  </si>
+  <si>
+    <t>$8,242</t>
+  </si>
+  <si>
+    <t>$3,963</t>
+  </si>
+  <si>
+    <t>$10,201</t>
+  </si>
+  <si>
+    <t>Virginia</t>
+  </si>
+  <si>
+    <t>$8,260</t>
+  </si>
+  <si>
+    <t>$2,344</t>
+  </si>
+  <si>
+    <t>$10,940</t>
+  </si>
+  <si>
+    <t>Wyoming</t>
+  </si>
+  <si>
+    <t>$2,854</t>
+  </si>
+  <si>
+    <t>$2,175</t>
+  </si>
+  <si>
+    <t>$3,871</t>
+  </si>
+  <si>
     <t>Oklahoma</t>
   </si>
   <si>
-    <t>$7,698</t>
-[...1 lines deleted...]
-  <si>
     <t>$2,975</t>
   </si>
   <si>
     <t>$9,674</t>
   </si>
   <si>
-    <t>South Dakota</t>
-[...10 lines deleted...]
-  <si>
     <t>Georgia</t>
   </si>
   <si>
     <t>$4,638</t>
   </si>
   <si>
     <t>$2,947</t>
   </si>
   <si>
     <t>$5,142</t>
   </si>
   <si>
-    <t>South Carolina</t>
-[...8 lines deleted...]
-    <t>$15,276</t>
+    <t>West Virginia</t>
+  </si>
+  <si>
+    <t>$6,826</t>
+  </si>
+  <si>
+    <t>$3,079</t>
+  </si>
+  <si>
+    <t>$7,655</t>
+  </si>
+  <si>
+    <t>Alaska</t>
+  </si>
+  <si>
+    <t>$5,646</t>
+  </si>
+  <si>
+    <t>$5,660</t>
   </si>
   <si>
     <t>Connecticut</t>
   </si>
   <si>
     <t>$13,261</t>
   </si>
   <si>
     <t>$6,387</t>
   </si>
   <si>
     <t>$15,988</t>
   </si>
   <si>
+    <t>Rhode Island</t>
+  </si>
+  <si>
+    <t>$11,440</t>
+  </si>
+  <si>
+    <t>$12,765</t>
+  </si>
+  <si>
+    <t>Maryland</t>
+  </si>
+  <si>
+    <t>$9,818</t>
+  </si>
+  <si>
+    <t>$4,852</t>
+  </si>
+  <si>
+    <t>$12,505</t>
+  </si>
+  <si>
     <t>Nevada</t>
   </si>
   <si>
     <t>$2,507</t>
   </si>
   <si>
     <t>$2,052</t>
   </si>
   <si>
     <t>$2,767</t>
   </si>
   <si>
-    <t>New Hampshire</t>
-[...478 lines deleted...]
-  <si>
     <t>Iowa</t>
   </si>
   <si>
     <t>$11,780</t>
   </si>
   <si>
     <t>$6,347</t>
   </si>
   <si>
     <t>$15,712</t>
   </si>
   <si>
-    <t>Ohio</t>
-[...10 lines deleted...]
-  <si>
     <t>Florida</t>
   </si>
   <si>
     <t>$2,485</t>
   </si>
   <si>
     <t>$2,782</t>
   </si>
   <si>
     <t>$2,194</t>
-  </si>
-[...10 lines deleted...]
-    <t>$4,341</t>
   </si>
   <si>
     <t>Illinois</t>
   </si>
   <si>
     <t>$8,226</t>
   </si>
   <si>
     <t>$5,091</t>
   </si>
   <si>
     <t>$10,445</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1373,119 +1373,119 @@
       </c>
       <c r="C28" t="s">
         <v>74</v>
       </c>
       <c r="D28" t="s">
         <v>75</v>
       </c>
       <c r="E28" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
         <v>77</v>
       </c>
       <c r="B29">
         <v>2025</v>
       </c>
       <c r="C29" t="s">
         <v>78</v>
       </c>
       <c r="D29" t="s">
         <v>79</v>
       </c>
       <c r="E29" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
+        <v>80</v>
+      </c>
+      <c r="B30">
+        <v>2025</v>
+      </c>
+      <c r="C30" t="s">
         <v>81</v>
       </c>
-      <c r="B30">
-[...2 lines deleted...]
-      <c r="C30" t="s">
+      <c r="D30" t="s">
         <v>82</v>
       </c>
-      <c r="D30" t="s">
+      <c r="E30" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
+        <v>84</v>
+      </c>
+      <c r="B31">
+        <v>2025</v>
+      </c>
+      <c r="C31" t="s">
         <v>85</v>
       </c>
-      <c r="B31">
-[...2 lines deleted...]
-      <c r="C31" t="s">
+      <c r="D31" t="s">
         <v>86</v>
       </c>
-      <c r="D31" t="s">
+      <c r="E31" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
+        <v>88</v>
+      </c>
+      <c r="B32">
+        <v>2025</v>
+      </c>
+      <c r="C32" t="s">
         <v>89</v>
       </c>
-      <c r="B32">
-[...2 lines deleted...]
-      <c r="C32" t="s">
+      <c r="D32" t="s">
         <v>90</v>
       </c>
-      <c r="D32" t="s">
+      <c r="E32" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
+        <v>92</v>
+      </c>
+      <c r="B33">
+        <v>2025</v>
+      </c>
+      <c r="C33" t="s">
         <v>93</v>
       </c>
-      <c r="B33">
-[...2 lines deleted...]
-      <c r="C33" t="s">
+      <c r="D33" t="s">
         <v>94</v>
       </c>
-      <c r="D33" t="s">
+      <c r="E33" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
         <v>96</v>
       </c>
       <c r="B34">
         <v>2025</v>
       </c>
       <c r="C34" t="s">
         <v>97</v>
       </c>
       <c r="D34" t="s">
         <v>98</v>
       </c>
       <c r="E34" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
         <v>100</v>
       </c>
       <c r="B35">
         <v>2025</v>
@@ -1724,207 +1724,207 @@
     <row r="49" spans="1:5">
       <c r="A49" t="s">
         <v>156</v>
       </c>
       <c r="B49">
         <v>2025</v>
       </c>
       <c r="C49" t="s">
         <v>157</v>
       </c>
       <c r="D49" t="s">
         <v>158</v>
       </c>
       <c r="E49" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
         <v>160</v>
       </c>
       <c r="B50">
         <v>2025</v>
       </c>
       <c r="C50" t="s">
-        <v>14</v>
+        <v>161</v>
       </c>
       <c r="D50" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E50" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B51">
         <v>2025</v>
       </c>
       <c r="C51" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D51" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="E51" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B52">
         <v>2025</v>
       </c>
       <c r="C52" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D52" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="E52" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B53">
         <v>2025</v>
       </c>
       <c r="C53" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="D53" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="E53" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B54">
         <v>2025</v>
       </c>
       <c r="C54" t="s">
-        <v>176</v>
+        <v>157</v>
       </c>
       <c r="D54" t="s">
         <v>177</v>
       </c>
       <c r="E54" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" t="s">
         <v>179</v>
       </c>
       <c r="B55">
         <v>2025</v>
       </c>
       <c r="C55" t="s">
         <v>180</v>
       </c>
       <c r="D55" t="s">
         <v>181</v>
       </c>
       <c r="E55" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" t="s">
         <v>183</v>
       </c>
       <c r="B56">
         <v>2025</v>
       </c>
       <c r="C56" t="s">
         <v>184</v>
       </c>
       <c r="D56" t="s">
         <v>185</v>
       </c>
       <c r="E56" t="s">
-        <v>67</v>
+        <v>186</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B57">
         <v>2025</v>
       </c>
       <c r="C57" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="D57" t="s">
-        <v>95</v>
+        <v>79</v>
       </c>
       <c r="E57" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B58">
         <v>2025</v>
       </c>
       <c r="C58" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D58" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="E58" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B59">
         <v>2025</v>
       </c>
       <c r="C59" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D59" t="s">
-        <v>195</v>
+        <v>186</v>
       </c>
       <c r="E59" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" t="s">
         <v>197</v>
       </c>
       <c r="B60">
         <v>2025</v>
       </c>
       <c r="C60" t="s">
         <v>198</v>
       </c>
       <c r="D60" t="s">
         <v>199</v>
       </c>
       <c r="E60" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" t="s">
         <v>201</v>