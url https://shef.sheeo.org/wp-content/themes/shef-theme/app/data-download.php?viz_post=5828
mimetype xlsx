--- v1 (2026-07-11)
+++ v2 (2026-08-26)
@@ -1031,987 +1031,987 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E64"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" t="s">
+      <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:5">
-      <c r="A6" t="s">
+      <c r="A6" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:5">
-      <c r="A7" t="s">
+      <c r="A7" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="10" spans="1:5">
-      <c r="A10" t="s">
+      <c r="A10" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="12" spans="1:5">
-      <c r="A12" t="s">
+      <c r="A12" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B12" s="0" t="s">
         <v>9</v>
       </c>
-      <c r="C12" t="s">
+      <c r="C12" s="0" t="s">
         <v>10</v>
       </c>
-      <c r="D12" t="s">
+      <c r="D12" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="E12" t="s">
+      <c r="E12" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:5">
-      <c r="A13" t="s">
+      <c r="A13" s="0" t="s">
         <v>13</v>
       </c>
-      <c r="B13">
-[...2 lines deleted...]
-      <c r="C13" t="s">
+      <c r="B13" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C13" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="D13" t="s">
+      <c r="D13" s="0" t="s">
         <v>15</v>
       </c>
-      <c r="E13" t="s">
+      <c r="E13" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:5">
-      <c r="A14" t="s">
+      <c r="A14" s="0" t="s">
         <v>17</v>
       </c>
-      <c r="B14">
-[...2 lines deleted...]
-      <c r="C14" t="s">
+      <c r="B14" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C14" s="0" t="s">
         <v>18</v>
       </c>
-      <c r="D14" t="s">
+      <c r="D14" s="0" t="s">
         <v>19</v>
       </c>
-      <c r="E14" t="s">
+      <c r="E14" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="15" spans="1:5">
-      <c r="A15" t="s">
+      <c r="A15" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="B15">
-[...2 lines deleted...]
-      <c r="C15" t="s">
+      <c r="B15" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C15" s="0" t="s">
         <v>22</v>
       </c>
-      <c r="D15" t="s">
+      <c r="D15" s="0" t="s">
         <v>23</v>
       </c>
-      <c r="E15" t="s">
+      <c r="E15" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="16" spans="1:5">
-      <c r="A16" t="s">
+      <c r="A16" s="0" t="s">
         <v>25</v>
       </c>
-      <c r="B16">
-[...2 lines deleted...]
-      <c r="C16" t="s">
+      <c r="B16" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C16" s="0" t="s">
         <v>26</v>
       </c>
-      <c r="D16" t="s">
+      <c r="D16" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="E16" t="s">
+      <c r="E16" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="17" spans="1:5">
-      <c r="A17" t="s">
+      <c r="A17" s="0" t="s">
         <v>29</v>
       </c>
-      <c r="B17">
-[...2 lines deleted...]
-      <c r="C17" t="s">
+      <c r="B17" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C17" s="0" t="s">
         <v>30</v>
       </c>
-      <c r="D17" t="s">
+      <c r="D17" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="E17" t="s">
+      <c r="E17" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="18" spans="1:5">
-      <c r="A18" t="s">
+      <c r="A18" s="0" t="s">
         <v>33</v>
       </c>
-      <c r="B18">
-[...2 lines deleted...]
-      <c r="C18" t="s">
+      <c r="B18" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C18" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="D18" t="s">
+      <c r="D18" s="0" t="s">
         <v>35</v>
       </c>
-      <c r="E18" t="s">
+      <c r="E18" s="0" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="19" spans="1:5">
-      <c r="A19" t="s">
+      <c r="A19" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="B19">
-[...2 lines deleted...]
-      <c r="C19" t="s">
+      <c r="B19" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C19" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="D19" t="s">
+      <c r="D19" s="0" t="s">
         <v>39</v>
       </c>
-      <c r="E19" t="s">
+      <c r="E19" s="0" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="20" spans="1:5">
-      <c r="A20" t="s">
+      <c r="A20" s="0" t="s">
         <v>41</v>
       </c>
-      <c r="B20">
-[...2 lines deleted...]
-      <c r="C20" t="s">
+      <c r="B20" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C20" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="D20" t="s">
+      <c r="D20" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E20" t="s">
+      <c r="E20" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="21" spans="1:5">
-      <c r="A21" t="s">
+      <c r="A21" s="0" t="s">
         <v>45</v>
       </c>
-      <c r="B21">
-[...2 lines deleted...]
-      <c r="C21" t="s">
+      <c r="B21" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C21" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="D21" t="s">
+      <c r="D21" s="0" t="s">
         <v>47</v>
       </c>
-      <c r="E21" t="s">
+      <c r="E21" s="0" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="22" spans="1:5">
-      <c r="A22" t="s">
+      <c r="A22" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="B22">
-[...2 lines deleted...]
-      <c r="C22" t="s">
+      <c r="B22" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C22" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="D22" t="s">
+      <c r="D22" s="0" t="s">
         <v>51</v>
       </c>
-      <c r="E22" t="s">
+      <c r="E22" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="23" spans="1:5">
-      <c r="A23" t="s">
+      <c r="A23" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="B23">
-[...2 lines deleted...]
-      <c r="C23" t="s">
+      <c r="B23" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C23" s="0" t="s">
         <v>54</v>
       </c>
-      <c r="D23" t="s">
+      <c r="D23" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E23" t="s">
+      <c r="E23" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="24" spans="1:5">
-      <c r="A24" t="s">
+      <c r="A24" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="B24">
-[...2 lines deleted...]
-      <c r="C24" t="s">
+      <c r="B24" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C24" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="D24" t="s">
+      <c r="D24" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="E24" t="s">
+      <c r="E24" s="0" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="25" spans="1:5">
-      <c r="A25" t="s">
+      <c r="A25" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="B25">
-[...2 lines deleted...]
-      <c r="C25" t="s">
+      <c r="B25" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C25" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="D25" t="s">
+      <c r="D25" s="0" t="s">
         <v>63</v>
       </c>
-      <c r="E25" t="s">
+      <c r="E25" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:5">
-      <c r="A26" t="s">
+      <c r="A26" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="B26">
-[...2 lines deleted...]
-      <c r="C26" t="s">
+      <c r="B26" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C26" s="0" t="s">
         <v>66</v>
       </c>
-      <c r="D26" t="s">
+      <c r="D26" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E26" t="s">
+      <c r="E26" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="27" spans="1:5">
-      <c r="A27" t="s">
+      <c r="A27" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="B27">
-[...2 lines deleted...]
-      <c r="C27" t="s">
+      <c r="B27" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C27" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="D27" t="s">
+      <c r="D27" s="0" t="s">
         <v>71</v>
       </c>
-      <c r="E27" t="s">
+      <c r="E27" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="28" spans="1:5">
-      <c r="A28" t="s">
+      <c r="A28" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="B28">
-[...2 lines deleted...]
-      <c r="C28" t="s">
+      <c r="B28" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C28" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="D28" t="s">
+      <c r="D28" s="0" t="s">
         <v>75</v>
       </c>
-      <c r="E28" t="s">
+      <c r="E28" s="0" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="29" spans="1:5">
-      <c r="A29" t="s">
+      <c r="A29" s="0" t="s">
         <v>77</v>
       </c>
-      <c r="B29">
-[...2 lines deleted...]
-      <c r="C29" t="s">
+      <c r="B29" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C29" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="D29" t="s">
+      <c r="D29" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E29" t="s">
+      <c r="E29" s="0" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="30" spans="1:5">
-      <c r="A30" t="s">
+      <c r="A30" s="0" t="s">
         <v>80</v>
       </c>
-      <c r="B30">
-[...2 lines deleted...]
-      <c r="C30" t="s">
+      <c r="B30" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C30" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="D30" t="s">
+      <c r="D30" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="E30" t="s">
+      <c r="E30" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="31" spans="1:5">
-      <c r="A31" t="s">
+      <c r="A31" s="0" t="s">
         <v>84</v>
       </c>
-      <c r="B31">
-[...2 lines deleted...]
-      <c r="C31" t="s">
+      <c r="B31" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C31" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="D31" t="s">
+      <c r="D31" s="0" t="s">
         <v>86</v>
       </c>
-      <c r="E31" t="s">
+      <c r="E31" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="32" spans="1:5">
-      <c r="A32" t="s">
+      <c r="A32" s="0" t="s">
         <v>88</v>
       </c>
-      <c r="B32">
-[...2 lines deleted...]
-      <c r="C32" t="s">
+      <c r="B32" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C32" s="0" t="s">
         <v>89</v>
       </c>
-      <c r="D32" t="s">
+      <c r="D32" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E32" t="s">
+      <c r="E32" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="33" spans="1:5">
-      <c r="A33" t="s">
+      <c r="A33" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="B33">
-[...2 lines deleted...]
-      <c r="C33" t="s">
+      <c r="B33" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="D33" t="s">
+      <c r="D33" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="E33" t="s">
+      <c r="E33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:5">
-      <c r="A34" t="s">
+      <c r="A34" s="0" t="s">
         <v>96</v>
       </c>
-      <c r="B34">
-[...2 lines deleted...]
-      <c r="C34" t="s">
+      <c r="B34" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C34" s="0" t="s">
         <v>97</v>
       </c>
-      <c r="D34" t="s">
+      <c r="D34" s="0" t="s">
         <v>98</v>
       </c>
-      <c r="E34" t="s">
+      <c r="E34" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="35" spans="1:5">
-      <c r="A35" t="s">
+      <c r="A35" s="0" t="s">
         <v>100</v>
       </c>
-      <c r="B35">
-[...2 lines deleted...]
-      <c r="C35" t="s">
+      <c r="B35" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C35" s="0" t="s">
         <v>101</v>
       </c>
-      <c r="D35" t="s">
+      <c r="D35" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E35" t="s">
+      <c r="E35" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="36" spans="1:5">
-      <c r="A36" t="s">
+      <c r="A36" s="0" t="s">
         <v>104</v>
       </c>
-      <c r="B36">
-[...2 lines deleted...]
-      <c r="C36" t="s">
+      <c r="B36" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C36" s="0" t="s">
         <v>105</v>
       </c>
-      <c r="D36" t="s">
+      <c r="D36" s="0" t="s">
         <v>106</v>
       </c>
-      <c r="E36" t="s">
+      <c r="E36" s="0" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="37" spans="1:5">
-      <c r="A37" t="s">
+      <c r="A37" s="0" t="s">
         <v>108</v>
       </c>
-      <c r="B37">
-[...2 lines deleted...]
-      <c r="C37" t="s">
+      <c r="B37" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C37" s="0" t="s">
         <v>109</v>
       </c>
-      <c r="D37" t="s">
+      <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
-      <c r="E37" t="s">
+      <c r="E37" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="38" spans="1:5">
-      <c r="A38" t="s">
+      <c r="A38" s="0" t="s">
         <v>112</v>
       </c>
-      <c r="B38">
-[...2 lines deleted...]
-      <c r="C38" t="s">
+      <c r="B38" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C38" s="0" t="s">
         <v>113</v>
       </c>
-      <c r="D38" t="s">
+      <c r="D38" s="0" t="s">
         <v>114</v>
       </c>
-      <c r="E38" t="s">
+      <c r="E38" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="39" spans="1:5">
-      <c r="A39" t="s">
+      <c r="A39" s="0" t="s">
         <v>116</v>
       </c>
-      <c r="B39">
-[...2 lines deleted...]
-      <c r="C39" t="s">
+      <c r="B39" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C39" s="0" t="s">
         <v>117</v>
       </c>
-      <c r="D39" t="s">
+      <c r="D39" s="0" t="s">
         <v>118</v>
       </c>
-      <c r="E39" t="s">
+      <c r="E39" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="40" spans="1:5">
-      <c r="A40" t="s">
+      <c r="A40" s="0" t="s">
         <v>120</v>
       </c>
-      <c r="B40">
-[...2 lines deleted...]
-      <c r="C40" t="s">
+      <c r="B40" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C40" s="0" t="s">
         <v>121</v>
       </c>
-      <c r="D40" t="s">
+      <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
-      <c r="E40" t="s">
+      <c r="E40" s="0" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="41" spans="1:5">
-      <c r="A41" t="s">
+      <c r="A41" s="0" t="s">
         <v>124</v>
       </c>
-      <c r="B41">
-[...2 lines deleted...]
-      <c r="C41" t="s">
+      <c r="B41" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C41" s="0" t="s">
         <v>125</v>
       </c>
-      <c r="D41" t="s">
+      <c r="D41" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E41" t="s">
+      <c r="E41" s="0" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="42" spans="1:5">
-      <c r="A42" t="s">
+      <c r="A42" s="0" t="s">
         <v>128</v>
       </c>
-      <c r="B42">
-[...2 lines deleted...]
-      <c r="C42" t="s">
+      <c r="B42" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C42" s="0" t="s">
         <v>129</v>
       </c>
-      <c r="D42" t="s">
+      <c r="D42" s="0" t="s">
         <v>130</v>
       </c>
-      <c r="E42" t="s">
+      <c r="E42" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="43" spans="1:5">
-      <c r="A43" t="s">
+      <c r="A43" s="0" t="s">
         <v>132</v>
       </c>
-      <c r="B43">
-[...2 lines deleted...]
-      <c r="C43" t="s">
+      <c r="B43" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C43" s="0" t="s">
         <v>133</v>
       </c>
-      <c r="D43" t="s">
+      <c r="D43" s="0" t="s">
         <v>134</v>
       </c>
-      <c r="E43" t="s">
+      <c r="E43" s="0" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="44" spans="1:5">
-      <c r="A44" t="s">
+      <c r="A44" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="B44">
-[...2 lines deleted...]
-      <c r="C44" t="s">
+      <c r="B44" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C44" s="0" t="s">
         <v>137</v>
       </c>
-      <c r="D44" t="s">
+      <c r="D44" s="0" t="s">
         <v>138</v>
       </c>
-      <c r="E44" t="s">
+      <c r="E44" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="45" spans="1:5">
-      <c r="A45" t="s">
+      <c r="A45" s="0" t="s">
         <v>140</v>
       </c>
-      <c r="B45">
-[...2 lines deleted...]
-      <c r="C45" t="s">
+      <c r="B45" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C45" s="0" t="s">
         <v>141</v>
       </c>
-      <c r="D45" t="s">
+      <c r="D45" s="0" t="s">
         <v>142</v>
       </c>
-      <c r="E45" t="s">
+      <c r="E45" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="46" spans="1:5">
-      <c r="A46" t="s">
+      <c r="A46" s="0" t="s">
         <v>144</v>
       </c>
-      <c r="B46">
-[...2 lines deleted...]
-      <c r="C46" t="s">
+      <c r="B46" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C46" s="0" t="s">
         <v>145</v>
       </c>
-      <c r="D46" t="s">
+      <c r="D46" s="0" t="s">
         <v>146</v>
       </c>
-      <c r="E46" t="s">
+      <c r="E46" s="0" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="47" spans="1:5">
-      <c r="A47" t="s">
+      <c r="A47" s="0" t="s">
         <v>148</v>
       </c>
-      <c r="B47">
-[...2 lines deleted...]
-      <c r="C47" t="s">
+      <c r="B47" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C47" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="D47" t="s">
+      <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
-      <c r="E47" t="s">
+      <c r="E47" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="48" spans="1:5">
-      <c r="A48" t="s">
+      <c r="A48" s="0" t="s">
         <v>152</v>
       </c>
-      <c r="B48">
-[...2 lines deleted...]
-      <c r="C48" t="s">
+      <c r="B48" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C48" s="0" t="s">
         <v>153</v>
       </c>
-      <c r="D48" t="s">
+      <c r="D48" s="0" t="s">
         <v>154</v>
       </c>
-      <c r="E48" t="s">
+      <c r="E48" s="0" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:5">
-      <c r="A49" t="s">
+      <c r="A49" s="0" t="s">
         <v>156</v>
       </c>
-      <c r="B49">
-[...2 lines deleted...]
-      <c r="C49" t="s">
+      <c r="B49" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C49" s="0" t="s">
         <v>157</v>
       </c>
-      <c r="D49" t="s">
+      <c r="D49" s="0" t="s">
         <v>158</v>
       </c>
-      <c r="E49" t="s">
+      <c r="E49" s="0" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="50" spans="1:5">
-      <c r="A50" t="s">
+      <c r="A50" s="0" t="s">
         <v>160</v>
       </c>
-      <c r="B50">
-[...2 lines deleted...]
-      <c r="C50" t="s">
+      <c r="B50" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C50" s="0" t="s">
         <v>161</v>
       </c>
-      <c r="D50" t="s">
+      <c r="D50" s="0" t="s">
         <v>162</v>
       </c>
-      <c r="E50" t="s">
+      <c r="E50" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="51" spans="1:5">
-      <c r="A51" t="s">
+      <c r="A51" s="0" t="s">
         <v>164</v>
       </c>
-      <c r="B51">
-[...2 lines deleted...]
-      <c r="C51" t="s">
+      <c r="B51" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C51" s="0" t="s">
         <v>165</v>
       </c>
-      <c r="D51" t="s">
+      <c r="D51" s="0" t="s">
         <v>166</v>
       </c>
-      <c r="E51" t="s">
+      <c r="E51" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="52" spans="1:5">
-      <c r="A52" t="s">
+      <c r="A52" s="0" t="s">
         <v>168</v>
       </c>
-      <c r="B52">
-[...2 lines deleted...]
-      <c r="C52" t="s">
+      <c r="B52" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C52" s="0" t="s">
         <v>169</v>
       </c>
-      <c r="D52" t="s">
+      <c r="D52" s="0" t="s">
         <v>170</v>
       </c>
-      <c r="E52" t="s">
+      <c r="E52" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="53" spans="1:5">
-      <c r="A53" t="s">
+      <c r="A53" s="0" t="s">
         <v>172</v>
       </c>
-      <c r="B53">
-[...2 lines deleted...]
-      <c r="C53" t="s">
+      <c r="B53" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C53" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="D53" t="s">
+      <c r="D53" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="E53" t="s">
+      <c r="E53" s="0" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="54" spans="1:5">
-      <c r="A54" t="s">
+      <c r="A54" s="0" t="s">
         <v>176</v>
       </c>
-      <c r="B54">
-[...2 lines deleted...]
-      <c r="C54" t="s">
+      <c r="B54" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C54" s="0" t="s">
         <v>157</v>
       </c>
-      <c r="D54" t="s">
+      <c r="D54" s="0" t="s">
         <v>177</v>
       </c>
-      <c r="E54" t="s">
+      <c r="E54" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="55" spans="1:5">
-      <c r="A55" t="s">
+      <c r="A55" s="0" t="s">
         <v>179</v>
       </c>
-      <c r="B55">
-[...2 lines deleted...]
-      <c r="C55" t="s">
+      <c r="B55" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C55" s="0" t="s">
         <v>180</v>
       </c>
-      <c r="D55" t="s">
+      <c r="D55" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E55" t="s">
+      <c r="E55" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="56" spans="1:5">
-      <c r="A56" t="s">
+      <c r="A56" s="0" t="s">
         <v>183</v>
       </c>
-      <c r="B56">
-[...2 lines deleted...]
-      <c r="C56" t="s">
+      <c r="B56" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C56" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="D56" t="s">
+      <c r="D56" s="0" t="s">
         <v>185</v>
       </c>
-      <c r="E56" t="s">
+      <c r="E56" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="57" spans="1:5">
-      <c r="A57" t="s">
+      <c r="A57" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="B57">
-[...2 lines deleted...]
-      <c r="C57" t="s">
+      <c r="B57" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C57" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="D57" t="s">
+      <c r="D57" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E57" t="s">
+      <c r="E57" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="58" spans="1:5">
-      <c r="A58" t="s">
+      <c r="A58" s="0" t="s">
         <v>190</v>
       </c>
-      <c r="B58">
-[...2 lines deleted...]
-      <c r="C58" t="s">
+      <c r="B58" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C58" s="0" t="s">
         <v>191</v>
       </c>
-      <c r="D58" t="s">
+      <c r="D58" s="0" t="s">
         <v>192</v>
       </c>
-      <c r="E58" t="s">
+      <c r="E58" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="59" spans="1:5">
-      <c r="A59" t="s">
+      <c r="A59" s="0" t="s">
         <v>194</v>
       </c>
-      <c r="B59">
-[...2 lines deleted...]
-      <c r="C59" t="s">
+      <c r="B59" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C59" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="D59" t="s">
+      <c r="D59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" t="s">
+      <c r="E59" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="60" spans="1:5">
-      <c r="A60" t="s">
+      <c r="A60" s="0" t="s">
         <v>197</v>
       </c>
-      <c r="B60">
-[...2 lines deleted...]
-      <c r="C60" t="s">
+      <c r="B60" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C60" s="0" t="s">
         <v>198</v>
       </c>
-      <c r="D60" t="s">
+      <c r="D60" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="E60" t="s">
+      <c r="E60" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="61" spans="1:5">
-      <c r="A61" t="s">
+      <c r="A61" s="0" t="s">
         <v>201</v>
       </c>
-      <c r="B61">
-[...2 lines deleted...]
-      <c r="C61" t="s">
+      <c r="B61" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C61" s="0" t="s">
         <v>202</v>
       </c>
-      <c r="D61" t="s">
+      <c r="D61" s="0" t="s">
         <v>203</v>
       </c>
-      <c r="E61" t="s">
+      <c r="E61" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="62" spans="1:5">
-      <c r="A62" t="s">
+      <c r="A62" s="0" t="s">
         <v>205</v>
       </c>
-      <c r="B62">
-[...2 lines deleted...]
-      <c r="C62" t="s">
+      <c r="B62" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C62" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="D62" t="s">
+      <c r="D62" s="0" t="s">
         <v>207</v>
       </c>
-      <c r="E62" t="s">
+      <c r="E62" s="0" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="63" spans="1:5">
-      <c r="A63" t="s">
+      <c r="A63" s="0" t="s">
         <v>209</v>
       </c>
-      <c r="B63">
-[...2 lines deleted...]
-      <c r="C63" t="s">
+      <c r="B63" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C63" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="D63" t="s">
+      <c r="D63" s="0" t="s">
         <v>211</v>
       </c>
-      <c r="E63" t="s">
+      <c r="E63" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="64" spans="1:5">
-      <c r="A64" t="s">
+      <c r="A64" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="B64">
-[...2 lines deleted...]
-      <c r="C64" t="s">
+      <c r="B64" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C64" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="D64" t="s">
+      <c r="D64" s="0" t="s">
         <v>215</v>
       </c>
-      <c r="E64" t="s">
+      <c r="E64" s="0" t="s">
         <v>216</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>