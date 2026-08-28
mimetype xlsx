--- v0 (2026-05-29)
+++ v1 (2026-08-28)
@@ -494,210 +494,210 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A10" sqref="A10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" t="s">
+      <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:5">
-      <c r="A6" t="s">
+      <c r="A6" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:5">
-      <c r="A7" t="s">
+      <c r="A7" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="8" spans="1:5">
-      <c r="A8" t="s">
+      <c r="A8" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:5">
-      <c r="A11" t="s">
+      <c r="A11" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="13" spans="1:5">
-      <c r="A13" t="s">
+      <c r="A13" s="0" t="s">
         <v>9</v>
       </c>
-      <c r="B13" t="s">
+      <c r="B13" s="0" t="s">
         <v>10</v>
       </c>
-      <c r="C13" t="s">
+      <c r="C13" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="D13" t="s">
+      <c r="D13" s="0" t="s">
         <v>12</v>
       </c>
-      <c r="E13" t="s">
+      <c r="E13" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="14" spans="1:5">
-      <c r="A14">
+      <c r="A14" s="0">
         <v>2022</v>
       </c>
-      <c r="B14" t="s">
+      <c r="B14" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="C14" t="s">
+      <c r="C14" s="0" t="s">
         <v>15</v>
       </c>
-      <c r="D14" t="s">
+      <c r="D14" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="E14" t="s">
+      <c r="E14" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:5">
-      <c r="A15">
+      <c r="A15" s="0">
         <v>2025</v>
       </c>
-      <c r="B15" t="s">
+      <c r="B15" s="0" t="s">
         <v>18</v>
       </c>
-      <c r="C15" t="s">
+      <c r="C15" s="0" t="s">
         <v>19</v>
       </c>
-      <c r="D15" t="s">
+      <c r="D15" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="E15" t="s">
+      <c r="E15" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:5">
-      <c r="A16">
+      <c r="A16" s="0">
         <v>2020</v>
       </c>
-      <c r="B16" t="s">
+      <c r="B16" s="0" t="s">
         <v>22</v>
       </c>
-      <c r="C16" t="s">
+      <c r="C16" s="0" t="s">
         <v>23</v>
       </c>
-      <c r="D16" t="s">
+      <c r="D16" s="0" t="s">
         <v>24</v>
       </c>
-      <c r="E16" t="s">
+      <c r="E16" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="17" spans="1:5">
-      <c r="A17">
+      <c r="A17" s="0">
         <v>2021</v>
       </c>
-      <c r="B17" t="s">
+      <c r="B17" s="0" t="s">
         <v>26</v>
       </c>
-      <c r="C17" t="s">
+      <c r="C17" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="D17" t="s">
+      <c r="D17" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="E17" t="s">
+      <c r="E17" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="18" spans="1:5">
-      <c r="A18">
+      <c r="A18" s="0">
         <v>2023</v>
       </c>
-      <c r="B18" t="s">
+      <c r="B18" s="0" t="s">
         <v>30</v>
       </c>
-      <c r="C18" t="s">
+      <c r="C18" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="D18" t="s">
+      <c r="D18" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="E18" t="s">
+      <c r="E18" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="19" spans="1:5">
-      <c r="A19">
+      <c r="A19" s="0">
         <v>2024</v>
       </c>
-      <c r="B19" t="s">
+      <c r="B19" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="C19" t="s">
+      <c r="C19" s="0" t="s">
         <v>35</v>
       </c>
-      <c r="D19" t="s">
+      <c r="D19" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="E19" t="s">
+      <c r="E19" s="0" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>