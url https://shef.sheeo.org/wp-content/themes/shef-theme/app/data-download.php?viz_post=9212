--- v1 (2026-08-28)
+++ v2 (2026-10-12)
@@ -56,120 +56,120 @@
   <si>
     <t>Sector is determined at the institution level using the Carnegie Basic Classification (https://carnegieclassifications.acenet.edu/). Baccalaureate/Associate's Colleges and "less-than-two-year" degree-granting institutions not assigned a Carnegie classification are considered two-year institutions.</t>
   </si>
   <si>
     <t>Source(s):</t>
   </si>
   <si>
     <t>State Higher Education Executive Officers Association</t>
   </si>
   <si>
     <t>FY</t>
   </si>
   <si>
     <t>Two-Year Education Appropriations per FTE</t>
   </si>
   <si>
     <t>Four-Year Education Appropriations per FTE</t>
   </si>
   <si>
     <t>Two-Year Net Tuition Revenue per FTE</t>
   </si>
   <si>
     <t>Four-Year Net Tuition Revenue per FTE</t>
   </si>
   <si>
+    <t>$8,303</t>
+  </si>
+  <si>
+    <t>$8,451</t>
+  </si>
+  <si>
+    <t>$2,680</t>
+  </si>
+  <si>
+    <t>$9,837</t>
+  </si>
+  <si>
+    <t>$9,573</t>
+  </si>
+  <si>
+    <t>$8,727</t>
+  </si>
+  <si>
+    <t>$2,781</t>
+  </si>
+  <si>
+    <t>$9,646</t>
+  </si>
+  <si>
     <t>$10,642</t>
   </si>
   <si>
     <t>$9,523</t>
   </si>
   <si>
     <t>$2,812</t>
   </si>
   <si>
     <t>$10,127</t>
   </si>
   <si>
+    <t>$10,968</t>
+  </si>
+  <si>
+    <t>$10,293</t>
+  </si>
+  <si>
+    <t>$2,726</t>
+  </si>
+  <si>
+    <t>$10,391</t>
+  </si>
+  <si>
+    <t>$10,943</t>
+  </si>
+  <si>
+    <t>$10,871</t>
+  </si>
+  <si>
+    <t>$2,722</t>
+  </si>
+  <si>
+    <t>$10,441</t>
+  </si>
+  <si>
     <t>$11,096</t>
   </si>
   <si>
     <t>$11,151</t>
   </si>
   <si>
     <t>$2,668</t>
   </si>
   <si>
     <t>$10,505</t>
-  </si>
-[...46 lines deleted...]
-    <t>$10,441</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -557,136 +557,136 @@
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="0" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="0">
-        <v>2022</v>
+        <v>2020</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="0">
-        <v>2025</v>
+        <v>2021</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>19</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="0">
-        <v>2020</v>
+        <v>2022</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>23</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>24</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="0">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>27</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="0">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>31</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>32</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="0">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>34</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>35</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>